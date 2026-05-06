--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43d9f9b64b2d2822084977714664d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cc2e08005e1084dbdaa400818de5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164705125fce2ac917fabbecb6d0df96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186fcacab86b30f0d9cea53185ad39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a741ae9f9e3065be6145b12a589f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de11c0af23356f8fdb3f8cb207c932.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695149fe2ec495d0307be4cf95209e4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d9b653d740d6b607246ade165197.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749998006064fe9e8344c07799e136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df058c0f4a74aa294f2c25df7a98bed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b9e9cd731e546b299bcc6f8bf3ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef559ed95398e04a04bfe91254643c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34200aeab1e476353f004eb6973e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550867615fed23afd0a566206d64301.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e228911aee300a037b0ffaf8a2c3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d14da97e0f8caf8eb03e95e5b3aea3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15104019986a1f19e7311e60c21563f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>