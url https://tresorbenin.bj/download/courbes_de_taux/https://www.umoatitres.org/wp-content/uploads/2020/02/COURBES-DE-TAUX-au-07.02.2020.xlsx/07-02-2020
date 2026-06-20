--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979cc2e08005e1084dbdaa400818de5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a87260240b6ed503f615b1bc69ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186fcacab86b30f0d9cea53185ad39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb460eac2affea4c1f271bc1ffb3439.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de11c0af23356f8fdb3f8cb207c932.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbe7ab55471c91e4e4da5b4a5a7e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d9b653d740d6b607246ade165197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed097c79c4329a36def569501d670f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df058c0f4a74aa294f2c25df7a98bed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64b19039fdb41cbbc1e6db0334611.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef559ed95398e04a04bfe91254643c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc8739984ec3fe1dc7da8cfd3ae12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550867615fed23afd0a566206d64301.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd2ed679616e8e34436dddd654ed6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd7ba8953b2121ae63e678f8f24c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15104019986a1f19e7311e60c21563f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29c100b0f802db561880d7729c597.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>