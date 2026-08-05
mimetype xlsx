--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a87260240b6ed503f615b1bc69ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ac581201a204414e8c5001a72a03f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb460eac2affea4c1f271bc1ffb3439.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27746da711b7b7134bb4810d7ea0b9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbe7ab55471c91e4e4da5b4a5a7e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91bd59fc4e278f247fe457ee652e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed097c79c4329a36def569501d670f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eff25ed494af82590410924122f96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64b19039fdb41cbbc1e6db0334611.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a13d7d577648fae3d8a4f9ff11a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc8739984ec3fe1dc7da8cfd3ae12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75046f0a0f713f3b0f25a3c2b58762b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd2ed679616e8e34436dddd654ed6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820004cdd5412d928ee211a5970acf4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c535b8c7a6c27de3786e8afc133f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29c100b0f802db561880d7729c597.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176a15d371ed5546b1f642d569397f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>