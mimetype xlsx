--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ac581201a204414e8c5001a72a03f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625966bbbb73eee70bd243b62697bee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27746da711b7b7134bb4810d7ea0b9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18daadecfe787aa77e2ccff56267746.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91bd59fc4e278f247fe457ee652e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ed0611a1f6fa2e6f5f33df596e92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eff25ed494af82590410924122f96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1b7b080a2523f4983e8ca2227830.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a13d7d577648fae3d8a4f9ff11a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1ece7b1729052af6cd560fe92030.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75046f0a0f713f3b0f25a3c2b58762b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a25c44717a2576451cc76364e3cb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820004cdd5412d928ee211a5970acf4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36526c08be631be9c724f4cf36227921.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d5a0e0a78db7b98fdf07ce90766.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176a15d371ed5546b1f642d569397f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367eba031ae70f56c4f04108ce70326.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>