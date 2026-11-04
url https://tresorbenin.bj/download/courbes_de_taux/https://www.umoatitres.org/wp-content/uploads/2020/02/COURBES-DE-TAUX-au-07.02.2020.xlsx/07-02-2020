--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625966bbbb73eee70bd243b62697bee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c7a9e9b53ab0461950ec542ce0afb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18daadecfe787aa77e2ccff56267746.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956807309f05c8a6612341c122be28f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ed0611a1f6fa2e6f5f33df596e92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1e558d30e73862c8790310e09a61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1b7b080a2523f4983e8ca2227830.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be4af16402f78c99838c38707ed8b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1ece7b1729052af6cd560fe92030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7eb394ee8c6d21fcd2ec6cba826e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a25c44717a2576451cc76364e3cb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898d842e9476286f402ad359d7d88b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36526c08be631be9c724f4cf36227921.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0562bf2c98d27991224c30dd8e9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4fa614ba99dcbc604cdfbe22bfab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367eba031ae70f56c4f04108ce70326.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966265e087beb657276a673f2f72158.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af66f2556841d056b47087fded116e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>