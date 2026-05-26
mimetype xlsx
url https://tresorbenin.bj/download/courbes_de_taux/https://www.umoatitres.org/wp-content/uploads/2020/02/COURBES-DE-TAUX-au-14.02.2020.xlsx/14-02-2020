--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a7c548bc35ff0a1cc92bc084ee1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209bde28e9381ad022befe19717b3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0462a9d630f9ce609d97d09ea8893.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29869f274e4702fb65abb530464e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2dfe290368461b8ceb4e709d220e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928bf9fdd5e49bf2dd63ae441027f78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d1e05cb92dd6f3291a174fa78691.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87f29343d99999fd53b8890310d4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb03664c3129880ad5627c9f9c5584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365b27cf23f71aec137d4dce9758f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438e1b6200f55182475b03eab7d732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22541e3c9887c0ec7545da50e831730a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f0085f096f73f096db236682e449.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994b0c19f27a42bd56efff90f2ed83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d7974e843dca9864fc5046caf361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c37be5bb6977925e90b69efa7f29fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51c0d6a71deaf03d6d70f99477c23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba961266818af2d2dc72bf5709f347ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>