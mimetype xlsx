--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f798bf392468887aa381400b282eb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d736b3e3c6bac637e335be802383.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8712c238cc64b2c6014c2319264ec44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df1427633fcba496f625e01fefcb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fec0a177ef13d47e72174737a815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad74cb31dd93e602b99ae431111da0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f97ecad251899ba80ab0849d80d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a6a8a05437a86b06319f581f48c87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ae3eb5621dd8c00fd71afc66a90c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642fce3ba64074c3f2841c21cde4f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ba62d25919c093d34d5813c9aea17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e42b89437472ebd927d575b7f7ee5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd8a1b8b9318a27a559d6db359092e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8159180e2c4dec1c878ed33738b25d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720774b9b486f14c4082ca7698f1ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce616c5346ad316f4db0b33588b34ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7326b3ddc9b71544726223389231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>