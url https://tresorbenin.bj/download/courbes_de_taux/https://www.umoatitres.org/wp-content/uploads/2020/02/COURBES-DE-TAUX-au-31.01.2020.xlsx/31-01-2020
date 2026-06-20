--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d736b3e3c6bac637e335be802383.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9596f69556e402fd9e02ce21da972.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df1427633fcba496f625e01fefcb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bad6837fe3e0856e79921050ffe8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad74cb31dd93e602b99ae431111da0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994284fee1c7d0014e02b0d865fa339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a6a8a05437a86b06319f581f48c87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0946f6c84e8dd905715ce92cb429d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642fce3ba64074c3f2841c21cde4f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320644b3383729337368f26cb3ebc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e42b89437472ebd927d575b7f7ee5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639d1e94ee4e7eba1163d10c5ac16f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8159180e2c4dec1c878ed33738b25d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990673ec1dd688dba3a9b4a1251c0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efd58f686daf37ccb44486745c19c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7326b3ddc9b71544726223389231.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa187a169803db89925ba37ff4c61ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>