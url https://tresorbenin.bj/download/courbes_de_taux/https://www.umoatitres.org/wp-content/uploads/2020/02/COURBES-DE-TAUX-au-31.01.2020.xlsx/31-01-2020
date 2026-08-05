--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9596f69556e402fd9e02ce21da972.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea43eaec175e8265d5cf7db179198b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bad6837fe3e0856e79921050ffe8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126b83d6fe439f8e1c62cc299bc29e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994284fee1c7d0014e02b0d865fa339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2479170db830edc40a6c380e13ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0946f6c84e8dd905715ce92cb429d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830281ea08a8adae3c3e4815041de1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320644b3383729337368f26cb3ebc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d23e36f70a2eab6bfcdae92b0ac9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639d1e94ee4e7eba1163d10c5ac16f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b058a02680b2117bbdcae9f6bb710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990673ec1dd688dba3a9b4a1251c0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f334670af1895bf2f191b71aec50d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8fd004b0ccae934879d6c94842f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa187a169803db89925ba37ff4c61ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad862fe17516f48553d5f175cf67ce5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>