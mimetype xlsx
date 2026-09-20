--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea43eaec175e8265d5cf7db179198b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56519363dc7b969cb07463e4ee4f4474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126b83d6fe439f8e1c62cc299bc29e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb221bb96e48371f1f5c23c7d364d89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2479170db830edc40a6c380e13ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f837117a54898c38310289f28c7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830281ea08a8adae3c3e4815041de1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf361eaf866bad988f2b5c6c12891.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d23e36f70a2eab6bfcdae92b0ac9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeea8da5ef165c6b6e0faf21d3991f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b058a02680b2117bbdcae9f6bb710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b71363722598c9236171fdca4a32ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f334670af1895bf2f191b71aec50d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63f2ed54ce6b9a54fd886525ed5c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9a266b05f3a00fac462139b781f0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad862fe17516f48553d5f175cf67ce5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6355fb3e7112f5562df6af30b497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>