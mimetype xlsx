--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56519363dc7b969cb07463e4ee4f4474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475204faf4c8708cb4d365c930ffcf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb221bb96e48371f1f5c23c7d364d89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8770f683276d4204e8552c9aab26afd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f837117a54898c38310289f28c7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079411274e94b8e8c87f8b46f267c6c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf361eaf866bad988f2b5c6c12891.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1101f6f64514b7ac3fd0c53d71d4bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeea8da5ef165c6b6e0faf21d3991f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952716b1e32bc251d43eeee5d7f119.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b71363722598c9236171fdca4a32ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5b31a07d0e2587b8254dfc08c89ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63f2ed54ce6b9a54fd886525ed5c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676447f8ed17c4fb21e34c33745cb6f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d82e4391ace9bf60e17a50393ea6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6355fb3e7112f5562df6af30b497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd8878944f58be833e3c84eed94ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7662341136400cf8f3768a9bc48a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>