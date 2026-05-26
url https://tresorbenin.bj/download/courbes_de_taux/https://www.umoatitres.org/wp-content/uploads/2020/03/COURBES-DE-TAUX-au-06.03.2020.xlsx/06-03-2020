--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d971f8442a275dbae710f666a228f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e62a8b89327301edc2b773c9ea99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d1f24c9bc81c12c4f4d9d1051fb9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c94845e74ea43bcda8976f17c369a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a1c5dd4d5e9ae56362a7300d1f73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3930b721e9922419690a973f6557.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee1b411dd877a5922354585e022c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d2e0ca8c2c12ffe25d39cfb5ae538.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e71c7e46f31d71389d6903394e10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0faed10db6c6b5ea59539750b7011.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d610347a570a6b8f9c1bad6e4b26bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170051cc63ae417429dd61df4b87f00d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ed0e1d45e8ceba620d52e448f03a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9105f586b3beef6318fe34af31d9e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd945b8cdfeae96b0c1ea79c0fe072.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac38853ce4f1d56f34c95e9a8caf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cbb1904abad034bafe8a998c1aa20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>