--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e62a8b89327301edc2b773c9ea99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0db6a7082aadefb00d75a06e908ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c94845e74ea43bcda8976f17c369a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba165a9f524b742fa42c0cd693bdf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3930b721e9922419690a973f6557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111a07c3f1caf8a84dfe6a0da998c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d2e0ca8c2c12ffe25d39cfb5ae538.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db03ff4bdf5b2fdd67ee81bb736957.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0faed10db6c6b5ea59539750b7011.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7f2c46e67303ddd3513cd4a844a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170051cc63ae417429dd61df4b87f00d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae82e73a224c48978adc64bb49d9f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9105f586b3beef6318fe34af31d9e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470b9fb9cf569ca4f8517604c1f5f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5337e2ecce93d9a087809899988e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cbb1904abad034bafe8a998c1aa20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cddf74dd6df3c5de9c7ab6341fe66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>