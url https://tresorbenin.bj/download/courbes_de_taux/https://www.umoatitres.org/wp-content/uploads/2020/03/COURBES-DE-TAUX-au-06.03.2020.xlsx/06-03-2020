--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0db6a7082aadefb00d75a06e908ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b9c42ccf3d6c477d46bbb90e49ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba165a9f524b742fa42c0cd693bdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae02ff159e1c168a227d86c38e5ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111a07c3f1caf8a84dfe6a0da998c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd438b45b706e4dbd72bb9f7ee3c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db03ff4bdf5b2fdd67ee81bb736957.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b1ce0419ed338eaeabfd5a9857d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7f2c46e67303ddd3513cd4a844a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555c5396be7ef76ece07774438c0e5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae82e73a224c48978adc64bb49d9f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64240d13cdf893fdc3159b6954bad5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470b9fb9cf569ca4f8517604c1f5f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819206e24b44c7eb35fa22071bc1282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019003e850039349f70b4b841d50cf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cddf74dd6df3c5de9c7ab6341fe66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720289404c5a5f8a85479d1c42fc83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>