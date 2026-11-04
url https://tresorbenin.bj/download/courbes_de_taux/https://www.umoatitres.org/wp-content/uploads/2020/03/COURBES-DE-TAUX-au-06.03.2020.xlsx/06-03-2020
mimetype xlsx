--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b9c42ccf3d6c477d46bbb90e49ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46a64f46de7979b0491059da69845.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae02ff159e1c168a227d86c38e5ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30383b3cd3a8a87290fcd8e90d017a33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd438b45b706e4dbd72bb9f7ee3c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e5c2d541a2f1e0d083912b15fad3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b1ce0419ed338eaeabfd5a9857d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e0ad679b6ccbd42872332ee3b68b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555c5396be7ef76ece07774438c0e5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb20b52af958bca1b4eec826dfe089d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64240d13cdf893fdc3159b6954bad5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df9025b95c009a8ec265c16f1634f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819206e24b44c7eb35fa22071bc1282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c69132ce84c0f8118e845b18b3e417.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810d44e2edb2914eb587c3e2a81260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720289404c5a5f8a85479d1c42fc83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5a4a4b1580114cb4922455a1099c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6118152717b7488e7a145621628ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>