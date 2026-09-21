--- v5 (2026-08-05)
+++ v6 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ffce5597de0271d09b486dcab04dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffb2f59d2efb08339626c85833896.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360fef321410dff4223d0f0146e44e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f85edbbb40cab63f415b999393154e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6520500f071e023fdc2137df416bf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc707e2b09ba30930db94dfa9505b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c9d79dcf5ccc32828af60dea3ec4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9d5e36e6a8d4b1837c77ed35b20f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ea0ea0ea05eff6f19c0932dd8c3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e05ae5ec71a2355f0010c360847d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f678b134c9a0a1d66679ac668dde2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bccf0718edc99ca153229e562301c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06be8fd88cfd9c5c6389604e7a01e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be42b7174960bb709a6784f745a0aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb341d1e73894db1e43af1f07cc8b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dbe7a7b7d6ebe27686c135ca21c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6caa09fd278d5eee1aa71be7227f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>