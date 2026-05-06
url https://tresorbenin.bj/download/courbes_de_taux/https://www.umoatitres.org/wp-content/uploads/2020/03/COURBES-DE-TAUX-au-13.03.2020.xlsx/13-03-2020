--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae51d5fbb1714e9adff11007c43b69f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eacb1f841d91f09047bba99ea2fd9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eefd79d41d2cf68c5e437388b9545e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a271563dd454be3700fffb6b5eaf13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5746f7729262081d55a054b4dfda1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0e5ed58c39c0b3a7652d0a0e9bd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4411b5be23f8e977855c589b363ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691478abc388b4baf71d0d0370a80fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086acc9215c876f0e5c0b8c8d59f808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d859bfedd7e3ec32e15a30aa5d3c52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5609cacef7d52d58295b759e9148bb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd712cf21af1b2e0c46de6443a6c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d99c5ca3ed1da068874582ebc107c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b987da9b29a23c2f53a09819e43c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4275515e23d50d9eda33c7131a1986.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044a55029aaab72f85acd273c8b361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e7a0a126472885c0425a6b446ae0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>