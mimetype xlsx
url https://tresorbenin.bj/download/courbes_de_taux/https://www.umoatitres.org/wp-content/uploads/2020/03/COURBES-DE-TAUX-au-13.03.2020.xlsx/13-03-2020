--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eacb1f841d91f09047bba99ea2fd9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef091118372e8e1c18972999f345fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a271563dd454be3700fffb6b5eaf13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207829dbeca0883425a4117470a93303.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0e5ed58c39c0b3a7652d0a0e9bd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f7f668f660091c42d20c6c1cbdff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691478abc388b4baf71d0d0370a80fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a513bb5924e65bd308476e4e81e79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d859bfedd7e3ec32e15a30aa5d3c52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218bf41d83a5c6625bed7735f1f0b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd712cf21af1b2e0c46de6443a6c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccb1cb5bab9daf4a2c533761fe147.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b987da9b29a23c2f53a09819e43c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9eb25ec1d59ac0ab950910dd20d34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18596f411eb6e3a3b8d318a4a2b05f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e7a0a126472885c0425a6b446ae0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7865d64b37b71dd39e6b6dc12bb8ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>