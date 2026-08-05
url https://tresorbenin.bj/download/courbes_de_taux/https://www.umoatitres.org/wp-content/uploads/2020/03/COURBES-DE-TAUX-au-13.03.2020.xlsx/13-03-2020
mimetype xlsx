--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef091118372e8e1c18972999f345fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ffce5597de0271d09b486dcab04dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207829dbeca0883425a4117470a93303.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360fef321410dff4223d0f0146e44e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f7f668f660091c42d20c6c1cbdff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6520500f071e023fdc2137df416bf7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a513bb5924e65bd308476e4e81e79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c9d79dcf5ccc32828af60dea3ec4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218bf41d83a5c6625bed7735f1f0b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ea0ea0ea05eff6f19c0932dd8c3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccb1cb5bab9daf4a2c533761fe147.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f678b134c9a0a1d66679ac668dde2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9eb25ec1d59ac0ab950910dd20d34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06be8fd88cfd9c5c6389604e7a01e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce81a5abd73e840bb8c26034e7230.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7865d64b37b71dd39e6b6dc12bb8ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290894ccc66d464ccc2b400813c37da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb341d1e73894db1e43af1f07cc8b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>