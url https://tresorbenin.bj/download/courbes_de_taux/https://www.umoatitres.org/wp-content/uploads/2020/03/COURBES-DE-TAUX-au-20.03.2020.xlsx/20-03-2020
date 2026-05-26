--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab0380b42d8b05203550ec20c3a05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb3381a1c97cc4ef6cec46cab4acf9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c57b3c1c04a9505d6b5204fb9bf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9133a1a035b4e6f699a3fe9998ce14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8165b0505b8c9d09dde6ffadfdbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab18899688d97aea75ebd807e114d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f3419a1f9e04931bdb2d11dcf2f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbc84f169be06479649ffe4cff8a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192c5ceaa4c286f4eaba0605952d34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f5ef187122df260d8269588e182e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c301ec2a80a57d5c8f08ad0e1dd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710873e8bbae9c32e3de67059e842e3c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe2825d73a73a381fda8c987a74407.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574088b6466edde6f651e89f9a2e0a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136c5a363b334aea447fdcb4463dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286faa5fcaa457f1de786c5535b9f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeceddc42a377cf0df14d454ddbab64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>