--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb3381a1c97cc4ef6cec46cab4acf9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f47cbc2883952bf9dc34af5c9129e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9133a1a035b4e6f699a3fe9998ce14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382452d9117543b68e0cceb6eff0959.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab18899688d97aea75ebd807e114d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee1904a14ba7ef618367ba4144df7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbc84f169be06479649ffe4cff8a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619136169493047091ab7874da933f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f5ef187122df260d8269588e182e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f10b0d11befe72d79c517d09ed589.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710873e8bbae9c32e3de67059e842e3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8023012894c54eb3685fbf4aabc70d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574088b6466edde6f651e89f9a2e0a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd2da3b2c632a87980c1dc98b6a88b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169bf7fbdc4afc5a4c80df8b93154c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeceddc42a377cf0df14d454ddbab64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d96138882f03a293cffd20e70ac0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>