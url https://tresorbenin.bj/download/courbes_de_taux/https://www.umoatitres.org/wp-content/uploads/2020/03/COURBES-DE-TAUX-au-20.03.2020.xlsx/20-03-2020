--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f47cbc2883952bf9dc34af5c9129e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8958c05a88c8a96626ac85d9abef5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382452d9117543b68e0cceb6eff0959.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08d262c140f561b52a37790888d22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee1904a14ba7ef618367ba4144df7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4bf0dc69729cc3d3497241a05a8af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619136169493047091ab7874da933f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268701f38a88aa6dac6b1c91f67ac4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f10b0d11befe72d79c517d09ed589.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849cdda33f78dabaeea1529c053a3eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8023012894c54eb3685fbf4aabc70d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a197632e2c598a16869e974a59c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd2da3b2c632a87980c1dc98b6a88b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232174bc07370175127f677b3023c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95dd6348b02b9aa5fb8d431d30fb9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d96138882f03a293cffd20e70ac0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41a4b7df4545904ddf7322f4cd002.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c3b9e18d10bded9bd1c2392896e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>