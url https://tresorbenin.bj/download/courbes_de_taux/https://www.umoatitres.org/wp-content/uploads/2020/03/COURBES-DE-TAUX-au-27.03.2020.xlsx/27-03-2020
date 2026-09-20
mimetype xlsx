--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42364d666ca3a9401a7e1910eedeabb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4b3fae85550f17ec2cbd8721ede1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8db30842af84b7775f06eb5eed25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff780797e70d2bb15709a5c80a71a27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3901ae30835c47931677b13fd793e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a25791acbf5ea4c14372e2836179.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb94df8259c2787f8d4a9ebd972ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a543bda28e7c7593f11fb7da3ef0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13a3afb44183c51af19a1d1a782e00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d232b2d21377feda3aa55cedfb42f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbaf6a96b3abc37128fd16a09bba53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02153c1ec557eda6c078fd1f9863e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27f823eaa13e628ce350fdea5acbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1cf3589307a96cfae30bc079734d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2d69f881cab46ecde6d7bc5ac0c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbc1e7329ad21f1d872d551649b0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>