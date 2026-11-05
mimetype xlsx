--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4b3fae85550f17ec2cbd8721ede1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72015b65fd66eb6a9e557fb13f5337.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff780797e70d2bb15709a5c80a71a27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb705e1a25879e59d7b07b9251ae7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a25791acbf5ea4c14372e2836179.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a82ef14cc7e307a8141b73222ec2fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a543bda28e7c7593f11fb7da3ef0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4babedbc1a5f4dfb99af59f392ba3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d232b2d21377feda3aa55cedfb42f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896c959c69cd32b089aaeea44eb2e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b02153c1ec557eda6c078fd1f9863e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28fc4cd60ac05160f0d7643ed8fce2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1cf3589307a96cfae30bc079734d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943e6a9f4c288c93d1f1d521bbcf8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7d60bd06d732593c089bc452d426.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbc1e7329ad21f1d872d551649b0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d220909c56c742a4127ca4df11bc66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725fb9dc7c9433feeaddd6de55fb964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>