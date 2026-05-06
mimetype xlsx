--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4304fdd7b6f1556a46f1e46c2b8947.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d2aba5f53b3d8a948107a34cf108.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574282b22e1e7dcbfd39f8dcaa60fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc58854160f8739a31b8f61acef87a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1abb25f675a38d55f71c705fe93dc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117551f6a60da1eac19599e3d6db008.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5912ce59c8f4746b398ea6d9628c7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e19b72885eef3475a00190aa7c5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb2cc5b3c24b477d8445d851f3ba47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cfca795c7d1d65b417b1fc2fc73e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be6eca20265b711b2b38ad05b61bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becb19df92d56784d47c4fc212a96f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8e8389573277c67a17cd08dcf528.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efea9fdc8e37c1f8d4d7fa53dcf02a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589895dcbaae21f91ace7be8978d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad5872323e101f06885606047ca039.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d7d8aebfb346cbb1d0a35b30ed27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>