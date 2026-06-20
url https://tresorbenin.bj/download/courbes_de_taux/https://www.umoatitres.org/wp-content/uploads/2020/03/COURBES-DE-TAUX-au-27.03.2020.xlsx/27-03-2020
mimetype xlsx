--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d2aba5f53b3d8a948107a34cf108.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc792fe15dcd944f4a5aec127fe00b49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc58854160f8739a31b8f61acef87a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ad7535ab19344f0b84c5a78efdcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117551f6a60da1eac19599e3d6db008.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adf585f1ec81a5cc239f98edb4966.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e19b72885eef3475a00190aa7c5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76f1d39c6717bb58b316cd89ecdc64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cfca795c7d1d65b417b1fc2fc73e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ec19c437d0728cc830893042590d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becb19df92d56784d47c4fc212a96f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f52106d4645c420e6f896cc871f85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efea9fdc8e37c1f8d4d7fa53dcf02a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713174782ce0dee5aa5334664b4aee20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbb0fbc386fc82ad8a99b1d0a1eb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d7d8aebfb346cbb1d0a35b30ed27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4aa5cc3fb193e5211619f970db42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>