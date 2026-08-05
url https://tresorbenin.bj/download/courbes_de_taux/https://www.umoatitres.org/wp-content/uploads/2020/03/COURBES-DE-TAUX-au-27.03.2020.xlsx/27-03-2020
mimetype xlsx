--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc792fe15dcd944f4a5aec127fe00b49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42364d666ca3a9401a7e1910eedeabb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ad7535ab19344f0b84c5a78efdcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8db30842af84b7775f06eb5eed25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adf585f1ec81a5cc239f98edb4966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3901ae30835c47931677b13fd793e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76f1d39c6717bb58b316cd89ecdc64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb94df8259c2787f8d4a9ebd972ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ec19c437d0728cc830893042590d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13a3afb44183c51af19a1d1a782e00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f52106d4645c420e6f896cc871f85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbaf6a96b3abc37128fd16a09bba53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713174782ce0dee5aa5334664b4aee20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27f823eaa13e628ce350fdea5acbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452c612fd0ad58906dbfc9c88a8a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4aa5cc3fb193e5211619f970db42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839cb5b521a34adae16e4d9955ddd6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2d69f881cab46ecde6d7bc5ac0c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>