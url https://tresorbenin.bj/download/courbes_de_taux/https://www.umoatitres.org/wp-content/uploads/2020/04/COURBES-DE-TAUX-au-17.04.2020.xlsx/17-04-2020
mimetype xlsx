--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed5269568552699734020c0a3ad018.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1dba4f1f6d660c3ef541204e080d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78e9c081961635a72c0b31d3a9676.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b25eeae9f7ec47991f71e515c5f8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325a5c2f8f7cba78bfdbae1d5f72f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d117c62fb18c79b6c959082af866a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b4c94663cbfe5d4f296f39437c52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804fab93b5a30d9989f0e04e1d5b19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0bd1d4eee5b5cb79e977bd7f0f15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03d5dbab18d20af4b1817cf49b7dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcce45722c3ddad8efbc2c83234709.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f817ff62c4cd5eca20148839fb892a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589de9c44fd50689ee1fbe65cf201d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226463961f9e7124c3b9d925702bc0fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ba7b9e254ea87b459ecf837fb53a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3ff8753d1dc609feaee0000b9f42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bad3dc87cb2a5d097f7573756c40f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>