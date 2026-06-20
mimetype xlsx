--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1dba4f1f6d660c3ef541204e080d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44ecfd843627644daa39681bc44a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b25eeae9f7ec47991f71e515c5f8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631250c9d8a23d78e5606fcad650f39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d117c62fb18c79b6c959082af866a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674bac099f2205d98958b5d56cb683.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804fab93b5a30d9989f0e04e1d5b19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46baced41dfc98acb488fc10cbf20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03d5dbab18d20af4b1817cf49b7dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea79e01e9466463709f2836e39ba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f817ff62c4cd5eca20148839fb892a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb344284755cde58758f63e0e6d0820.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226463961f9e7124c3b9d925702bc0fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a97a7cce997e755a4841a1f7ec715.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807784136f172fb99dd9a867d6019e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bad3dc87cb2a5d097f7573756c40f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db2fee7a956e1c314d423b06d03ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>