--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44ecfd843627644daa39681bc44a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17cad9fbf23d8da68e56291e8fbc0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631250c9d8a23d78e5606fcad650f39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca4fd4f64c5fd5d9a3582db5f16a06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674bac099f2205d98958b5d56cb683.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04602881169ee44d7abb494babe2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46baced41dfc98acb488fc10cbf20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0650bcdc5643b09eacbb6d928a0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea79e01e9466463709f2836e39ba1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe702bf7fd00a661a4c32b2d672df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb344284755cde58758f63e0e6d0820.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5942717659efee6d8fed4e3abc41b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a97a7cce997e755a4841a1f7ec715.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978deba483123bcde399094fc7c23d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41df57dd55ce7e421c1b6f7d147a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db2fee7a956e1c314d423b06d03ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf17825968b15b235ce90f7ff36a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632237bf1546b22d52ebacefb252d00c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>