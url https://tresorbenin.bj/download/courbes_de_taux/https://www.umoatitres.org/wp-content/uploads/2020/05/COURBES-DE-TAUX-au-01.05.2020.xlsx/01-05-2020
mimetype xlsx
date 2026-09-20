--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c9f7ebf2b7c0e21c5abf815cbb3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca831df4650a00c3d4042ae2d0f0e844.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba0bc020d2b7531cfd2a7cb94fd55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776bdaa2a18e18a91feb3882e3947d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aef7a0b539d891aa8d5446ffc8e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49251e102e634646183e7ed9f2e560.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da490f65986640faa87a9998eca7d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6320526f9ea791c489975d042af5f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df062d1b136e6a777813746996ad0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80225de7e285105571e228c3160c1c5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a63e64ab7a794e0020c637d96e2958.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528ebdf772875cab164df3b9de4856.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043f1c4e8b7e8450075e81e2e7ef97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11fbbb5ea0f42bf9613460c81eb2fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864324149e65e21bfa30b1eb1816f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43da0340ad6369156dc0db600938d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>