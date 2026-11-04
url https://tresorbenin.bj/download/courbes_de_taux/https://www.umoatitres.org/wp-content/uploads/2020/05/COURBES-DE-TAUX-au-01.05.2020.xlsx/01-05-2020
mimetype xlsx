--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca831df4650a00c3d4042ae2d0f0e844.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db1a9c1e09a02f493988aaa3f171c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776bdaa2a18e18a91feb3882e3947d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707edb180e5e46bb78c30493fd8cffa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49251e102e634646183e7ed9f2e560.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd12c96cf5171a2f4c3d273148b8fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6320526f9ea791c489975d042af5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957e0d3887c8b295499859337843e44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80225de7e285105571e228c3160c1c5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9823bc6dce4d7f908e24ca548688.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528ebdf772875cab164df3b9de4856.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98852793ee43561315acd19864b4b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11fbbb5ea0f42bf9613460c81eb2fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c805ca4d431f3813906451cfa7061.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e3453c570dc1d2f3849866f4d93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43da0340ad6369156dc0db600938d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc44c5c2414edc2300c6fcaea3545.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5701875ee466fe85de843171d30cfab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>