--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8215f1c60ba565373d00b05644a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b689447921e7271d94bc58256ac2e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605bafce52553e5b9563f3c97612d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37f7f2c68740cd55f4d660db149f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04632efc41ee103d2e1091dd684e2f77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a456ca459b19eef4353ded7cd3d1c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f3d87829b3fba8a1235eda6a7a06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f644cbfe094205d81c80413a30062f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d56a1290b0e4c4a8ceb1e74cd5d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f3d231e4720430eaf8af8130c51b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d737c597308cd29afbc11b730dcb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1612f05ac82c09c0ae2597d12ea7ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ea3246e43a5da4a39dd63e1832e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f48ea25020f8f5359e18e4bb1e407.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4f26574da18f2aa9288eb53fc4d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a98acb929815e6c8431d92dc67988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919d7df3947a0e45554c96a7a60a00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>