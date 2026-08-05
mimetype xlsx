--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b689447921e7271d94bc58256ac2e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c9f7ebf2b7c0e21c5abf815cbb3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37f7f2c68740cd55f4d660db149f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba0bc020d2b7531cfd2a7cb94fd55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a456ca459b19eef4353ded7cd3d1c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aef7a0b539d891aa8d5446ffc8e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f644cbfe094205d81c80413a30062f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da490f65986640faa87a9998eca7d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f3d231e4720430eaf8af8130c51b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df062d1b136e6a777813746996ad0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1612f05ac82c09c0ae2597d12ea7ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a63e64ab7a794e0020c637d96e2958.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f48ea25020f8f5359e18e4bb1e407.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043f1c4e8b7e8450075e81e2e7ef97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f0850b0c5bbd2641f0cfcd31455.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919d7df3947a0e45554c96a7a60a00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547dc5d4317f03513354ea908a3ba9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864324149e65e21bfa30b1eb1816f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>