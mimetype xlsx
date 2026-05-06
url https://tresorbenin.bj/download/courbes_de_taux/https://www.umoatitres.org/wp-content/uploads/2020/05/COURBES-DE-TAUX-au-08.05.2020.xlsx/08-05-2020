--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da69872d1b937c6bbc88493595dc3cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d42ff01b16ab546010fc1924f4521.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90af258257ead9379a10470ef362f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfa42b27fbae3fde577b49d4e1db21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51a85b0ac398788b3cb6def08e674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5c7c3c4fd56f4c3ca6a13138937a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a3fb94d73e1074821e9f33377fc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7413884c724588b801be7899e53e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6f1eecd00a92cf7c2dd282fa71bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc441d3b231bf5db9d57a3c885a9850.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6cf8c740d6aff31a1e0b737ede95f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a07293cad8d85f504902ce373fe9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021a65ef326a4589a95b762616e0ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44e32e301af54f6d46a1454e71459.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595e3bd5f31dde5bc638c8f9524bf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>