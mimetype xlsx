--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d42ff01b16ab546010fc1924f4521.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe4794fb50b5460be0b1cf09ef3f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfa42b27fbae3fde577b49d4e1db21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4d302a8aa1aea219d2744ceec0049.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5c7c3c4fd56f4c3ca6a13138937a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f8758704fd828e5d6bbf3732ff942.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7413884c724588b801be7899e53e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6af1edc1653012fa7b8114da653d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc441d3b231bf5db9d57a3c885a9850.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e9b7ff69d883f372dce2635e31f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a07293cad8d85f504902ce373fe9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72dc3b5e03165bb84ddbc51968f05e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e1496e57c841995d7ebebb385cf5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595e3bd5f31dde5bc638c8f9524bf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2152f1a62683d10c804a45c32444.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>