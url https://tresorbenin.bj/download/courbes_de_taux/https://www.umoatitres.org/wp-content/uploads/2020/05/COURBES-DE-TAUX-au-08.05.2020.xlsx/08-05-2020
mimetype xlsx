--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe4794fb50b5460be0b1cf09ef3f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953f4da0bb0e4b909e61ab66c158b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4d302a8aa1aea219d2744ceec0049.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac5ed318d2b1fa3498423681c34be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f8758704fd828e5d6bbf3732ff942.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874a99918047fa58f2a77483f3a874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6af1edc1653012fa7b8114da653d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6690c691ab98c29952c95ff0c4fdfea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e9b7ff69d883f372dce2635e31f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c09e768ced9d1134db6c8f7ee5704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72dc3b5e03165bb84ddbc51968f05e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef5d89466e8f42ec7101dcba8672e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bccc74317e07a549fe4bf6f1cc97a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2152f1a62683d10c804a45c32444.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ef6135332c625643f94c113f3775.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086864ccdc2ba55575ca15518f303cea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>