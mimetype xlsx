--- v3 (2026-08-05)
+++ v4 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f6a2ee7655a426db710275d4f1d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc86a200cd0dab5e860099b4cb4c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480458d61f390a6700af7056d6c81ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a162f7428705b29a3e34663cff5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6255a08345023d94b3be62423ce5e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2138b80429c461427225c0069119d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fe81dfb68fc152f793cef598094ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c169cdf76705d7a310bcd1a2086d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8a665dffd63f54364a572e4d1bac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1f95737603768396408b0367f755.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ebdb66d8dba043e7e538d31a76278.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf52167aa41da5aada5e93582d60c05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870b3e399fbd72fef9372c901c012d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c46d08ab443339aab37d58278b69f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bc2b2e5514a253632c2a94a5800a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267d54bbc9e109e050d2a8ed09f6db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f2622d5c5c3696d2b55c5179c9c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>