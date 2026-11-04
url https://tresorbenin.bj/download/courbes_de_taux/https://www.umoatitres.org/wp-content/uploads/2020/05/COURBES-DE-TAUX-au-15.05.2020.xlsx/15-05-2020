--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc86a200cd0dab5e860099b4cb4c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f35f502e4a90049a6173d2207407.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a162f7428705b29a3e34663cff5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181951cc77bb4db4ff07ce26d65aac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2138b80429c461427225c0069119d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd9d1c03be47e1d333592b549c7cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85c169cdf76705d7a310bcd1a2086d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f7999a558facccf9bf796814eb1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1f95737603768396408b0367f755.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e147ddb7389806d7005b8ea9219994.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf52167aa41da5aada5e93582d60c05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafd1d1460b3ccc9da23bd3f7ba688.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c46d08ab443339aab37d58278b69f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297aadc3cdca2153355061ca412047e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21a1b799743fea5277f444532d9f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f2622d5c5c3696d2b55c5179c9c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e379cc0a245bfe385ad9268a559b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9118ed8e0f7221dd2ba9201f53b5d0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>