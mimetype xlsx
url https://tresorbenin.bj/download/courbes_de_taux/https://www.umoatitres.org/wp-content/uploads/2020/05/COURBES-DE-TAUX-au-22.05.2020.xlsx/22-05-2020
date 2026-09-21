--- v4 (2026-06-20)
+++ v5 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf75c781c30368a15804b011e269df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c87571b727a4ccabeb001693cb6c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1991d145ded0e6add52a2fdbf6a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f22df00635fa1525d7959b6394e54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7db35b4335485f8d8095d73ff2b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49b5f198e21a7c85c1d4108a0de55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf40028d4f2a4f618bbea555bd713.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8f8e8616abd5d50098d06486efea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41999473286073b540cb85648a800238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609f0c00b2f8ae3de7819d2d2e681b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b329a0539d5c1dc811ea1f4694d71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06babf72ca56760cb04fec0eda11801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc32c0569a9ba25926d3bf07cde0fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba6fbf7a9a284579585272d03b2f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89a9dd73b816b1aff5a3b01005b0e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae2d0bc1c287e713bfc8fbcc499b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8f197fb13422b2730040d00ff712.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87353c03fba9b62713e9587ef775c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>