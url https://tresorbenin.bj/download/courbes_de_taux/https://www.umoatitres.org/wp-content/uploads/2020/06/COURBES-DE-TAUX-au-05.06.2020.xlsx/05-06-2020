--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec747c703ad5b348723b35d81b0463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9bf926bd5843bfdf492b069e546b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf766864e89c8e6ac7bc733e4b8e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a790de269c08ddb3e3208e5cd466cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f68c5ca5231be3de0aa6f6c36a9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15e5598546f44ff6fc2c6c41cbc99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa066469ffc8c18760051742e65665c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f6dc9065e0e9d37180ce65900c3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd62ccc01e7581bb5c8e33c0c54f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ee7c8758617b0cb2b08e6ecbdb9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7c24ca92721e082f8323d445dec7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222693ade434a3e80ec2a81d49883fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c54305ca1d1e2f4514b3fead1b4df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451751cb57da7e3657a4ebc789863834.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a1ae76304aa251e6b81f83f2e9dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5d32ed4c4b4ba1502f9e433236a12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>