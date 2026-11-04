--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9bf926bd5843bfdf492b069e546b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c050942e7a17748902df443728095.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a790de269c08ddb3e3208e5cd466cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611da5911f2909d89ae30af34e655cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15e5598546f44ff6fc2c6c41cbc99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea585be4dc89334a40ad49b0c1dd530.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f6dc9065e0e9d37180ce65900c3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56639a7826d5f9f0b00fa317015fe12b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ee7c8758617b0cb2b08e6ecbdb9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992159773cd29d1243618bc39c9e0827.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222693ade434a3e80ec2a81d49883fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e910cc11559e10358072d8bcbadaec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451751cb57da7e3657a4ebc789863834.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08546a05ab0314f2c9703634dc54d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5c88311e2460f0585d5e5ab84914.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5d32ed4c4b4ba1502f9e433236a12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a036d1b98abc5c6256f2d29b7d56fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd7d58a0dd218a2acb613d989aa6b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>