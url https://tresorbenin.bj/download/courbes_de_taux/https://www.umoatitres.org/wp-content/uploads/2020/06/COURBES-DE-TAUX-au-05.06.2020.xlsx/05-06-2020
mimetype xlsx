--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc99aa12de5a9c950ac3c40f2990812.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621981262d4653e7a23591efd19a796.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df55cb0c97aff4deb3a1e0dd93afa0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a14bb543dadf813fc27e506a6b94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a951161b026e9e7931e9aef57cc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b9cd66676c22e796a8380d031c59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c1f234b259cd33b02cdf3a9ea57c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456cd7899cdb2ab3764cdb0bcc79f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e1bbc411b3988b58b75fd70eae2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8e728c1d772c7f4287a4ce9b2124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e3ec04cfbe95ff68a92c3f394442d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b9ba6f46aadb2adfaddb02f65540.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e64436442061f5a436a85b0a54964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae18ae266247e36864b4b383b1cfce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d8921ec55087a335a8360082adc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006e153360923f6f8c9f471da86ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff6afc879df13a55e99f7aae80632.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>