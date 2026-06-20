--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621981262d4653e7a23591efd19a796.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e15359e9d12a68518eb290e01dd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a14bb543dadf813fc27e506a6b94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b630911630c71dcf9dd6422f0cb2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b9cd66676c22e796a8380d031c59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90db60c4b5a330e8743869bf28c583.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456cd7899cdb2ab3764cdb0bcc79f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e767127f13810614cfd4ca5e4f950.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8e728c1d772c7f4287a4ce9b2124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157234972cd2189e58665832511ec49b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b9ba6f46aadb2adfaddb02f65540.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674865f6c90863a0cc7ddf4978c13ff2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae18ae266247e36864b4b383b1cfce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6866f8921d02e07db8bbc50f70251b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143b996890071e1088ca22fa9a269.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff6afc879df13a55e99f7aae80632.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a463a16443d76f6de64271968b73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>