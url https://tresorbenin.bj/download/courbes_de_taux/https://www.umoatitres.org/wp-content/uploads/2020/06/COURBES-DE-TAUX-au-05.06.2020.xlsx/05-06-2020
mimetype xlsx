--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e15359e9d12a68518eb290e01dd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec747c703ad5b348723b35d81b0463.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b630911630c71dcf9dd6422f0cb2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf766864e89c8e6ac7bc733e4b8e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90db60c4b5a330e8743869bf28c583.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f68c5ca5231be3de0aa6f6c36a9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e767127f13810614cfd4ca5e4f950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa066469ffc8c18760051742e65665c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157234972cd2189e58665832511ec49b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd62ccc01e7581bb5c8e33c0c54f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674865f6c90863a0cc7ddf4978c13ff2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7c24ca92721e082f8323d445dec7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6866f8921d02e07db8bbc50f70251b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c54305ca1d1e2f4514b3fead1b4df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548818572f2b0b03827d4866f74159.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a463a16443d76f6de64271968b73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d8f5c3fd6069ef320cda54e907b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a1ae76304aa251e6b81f83f2e9dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>