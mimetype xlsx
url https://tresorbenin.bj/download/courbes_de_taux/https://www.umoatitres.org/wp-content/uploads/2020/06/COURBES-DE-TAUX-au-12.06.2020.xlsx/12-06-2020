--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55536d337553d301db93aff5deb216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d74722b6e0aaaa41dd009ad56bb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339199c6a90b5c640aeb66af09b7a757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48d3cbb5d3850b0ae30791e257b89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd3f9626374340394375648543b43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea856db2fa6a6847ea09e49f4131bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ed1ade6638b33f289fb114775cc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e8cac05fcf56e6ea079253146bad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711baa208108bfc1fac5e1f2a63d76c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b082b9c8ff68dca69786ce85c1db4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed51392ed13eb991c1e99be04d28bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84050da2b150717c269b279ce959c7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da37aae7fff979588383eac65d7bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ac42ef0aeeef6814a60b63b8df8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ef79e7b3d0724ed1287b4af9525cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0ea712438ef734cddf54e731d70b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>