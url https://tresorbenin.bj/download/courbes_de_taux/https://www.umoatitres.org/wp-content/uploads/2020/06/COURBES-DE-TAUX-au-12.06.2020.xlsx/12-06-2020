--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d74722b6e0aaaa41dd009ad56bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a7e4fa265f84a18b65c6c508c084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48d3cbb5d3850b0ae30791e257b89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdfd9e1885a2062a2b357ea405e2c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea856db2fa6a6847ea09e49f4131bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a353fccd83f2e04701add2c691f102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e8cac05fcf56e6ea079253146bad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e96a1e36436d300677604e18225d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b082b9c8ff68dca69786ce85c1db4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2119763c932299c323029326157076.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84050da2b150717c269b279ce959c7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87614553404bb58b29277ad65a6ac43e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ac42ef0aeeef6814a60b63b8df8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b4da661261c29a9f0c3f02cc8f97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c99f5f286d4e0dae7602f26276b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0ea712438ef734cddf54e731d70b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe29087e0c0aef73ca098c7cfcccad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa3d5534c40c7af7dc27f956af445.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>