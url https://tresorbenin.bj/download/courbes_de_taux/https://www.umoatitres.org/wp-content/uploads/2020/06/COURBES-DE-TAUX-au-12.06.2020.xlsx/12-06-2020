--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2214f43646789677039e69ed899bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccaecefa01b3983194c31f24d6db94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cedd7c404ab47671eb8b56af99494.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0044f1ee7c00a33002f0c053d73a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca52ec75a2e0858322e81adf2de77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8ba3bc034b479bbc485061ca0a45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adb79d8f48213a612893f2faaba52e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7dda99c2b02d16f33e98625f9aa83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f802a1223b1583078948b5bfce73e3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2659f683e9b6038c110bfd4e06689.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a250e9ceaa3af06459f67825daa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792cc9aea1027e1d0613d0557c4b73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b59258afb52434bc24b6fee817d94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3e4704dc6de13fd32f2209d2e093.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1d0d8397c41255c1492edb952d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80e27201f54e1aca999b199e2f9ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b27c5bf51a7b19dc8ebd815bf20e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>