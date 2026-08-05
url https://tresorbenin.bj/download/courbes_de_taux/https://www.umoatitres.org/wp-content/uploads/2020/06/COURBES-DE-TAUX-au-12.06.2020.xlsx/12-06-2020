--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccaecefa01b3983194c31f24d6db94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55536d337553d301db93aff5deb216.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0044f1ee7c00a33002f0c053d73a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339199c6a90b5c640aeb66af09b7a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8ba3bc034b479bbc485061ca0a45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd3f9626374340394375648543b43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7dda99c2b02d16f33e98625f9aa83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ed1ade6638b33f289fb114775cc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2659f683e9b6038c110bfd4e06689.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711baa208108bfc1fac5e1f2a63d76c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792cc9aea1027e1d0613d0557c4b73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed51392ed13eb991c1e99be04d28bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3e4704dc6de13fd32f2209d2e093.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da37aae7fff979588383eac65d7bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d679c916fc195286ceae59e33e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b27c5bf51a7b19dc8ebd815bf20e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3c0bec7321317a2f179c2ee297ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ef79e7b3d0724ed1287b4af9525cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>