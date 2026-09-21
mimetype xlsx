--- v3 (2026-05-26)
+++ v4 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72df9de94e8987d272ca04e8259b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f6ea7a94545cd0d682f26113e421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239424fb1d349e379739041a37e63785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d50496d0278bfc5ca253f9b2eb173.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4d2ec0b0c0d1fc7f1646967a75a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1b3ab89017cb0ef3727562b4dd04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771eb6958ae46f8d4c98ff31bb3e31b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c24c66bccfdc7ca99e2876b82a0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9329aedd2c2299c3753840ad023b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19866e2fad688556094b3e0b214b9a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079e9d1eef02029a57b1a1db7d9f79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100f4427fe27e4dc1a6faf7259e706.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc889d266a92d11b478ab0c39c30a32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f1cc1ac36c0bfbd74d9a9b69be06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5a102ab154f381e5766f04ab8574.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9c01ce4fb0bbb4846dd9c81591d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f474e204a4d440603468a5be47530.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea82b6f374fda22c4399098bc1b057.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>