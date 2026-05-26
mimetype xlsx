--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cf7eac27614bb24ac67e8e0726078.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726395d7fc40d9aec294c8500de182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce1ac3cef0c93bfd12c561131530d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8674be663303448d41145786559f5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b12653fc3ea2e5aa91cea9b8475f26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a1949ea2ebebea378a2c9b58559a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63454bfe6d2500377d80a38a7136483b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d11c57cdb2e4064bfdc83970b280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dca75accb2991a3f5ef6726db76d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ade0f9e6a7a8d470155b2a3725f54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81aede7450f64b78a040e624adeab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4920dc273a9d8641940a9883557d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4874e5fdfaff1fe6190e71f1a2b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefca6d85a7f07d6749f9919133fdf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f0c7bbca72363fb41390dfe12bbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd603cd61ec859ede42fa4f724b3b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b686ecabe3df97fd41a0d3c59042.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>