--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726395d7fc40d9aec294c8500de182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75e8a4279b365514c04c65f675ab70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8674be663303448d41145786559f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98647fe7227c2e7af4647edd0cc14ef7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a1949ea2ebebea378a2c9b58559a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882eff815d65b22594dead9f7273482.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d11c57cdb2e4064bfdc83970b280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22576f6f4791bc4f5eeb2fbcf1eddb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ade0f9e6a7a8d470155b2a3725f54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b85670b0e107b6f4d8ac693bf685.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4920dc273a9d8641940a9883557d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb0112d2b8b2fbb71f5b6311347981.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefca6d85a7f07d6749f9919133fdf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d1690df4d9666a39f6f2341d76c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44812424a0882b15d8047bd9cda4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b686ecabe3df97fd41a0d3c59042.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d43f3a4e930a32571e8d60beb86a9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee92569f43ebe99d534f09f3bb2626.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>