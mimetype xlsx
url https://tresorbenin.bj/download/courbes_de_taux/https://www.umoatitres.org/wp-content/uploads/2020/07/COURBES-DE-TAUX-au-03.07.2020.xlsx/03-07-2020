--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea61413db6fbfb038b84218c732c91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68f3a4b1b72c2b4798295462e3559.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1039ea7a71bf0e7a6ab6e71f2c236b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf966eac5579d37c91612c4c452ea84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9b68d0d9e3b6b2cea64f27f15bda.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932eece64ce9f3d82bb541b66dd4bea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703620bdbfe143196fd40374fd0e7a45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982eb6cd02339051e266a5117419e42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad801937f47ca9590a7a3d47638174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a23a4349afb23a36b0fb58216f8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80929fc94b152d0bf4f420f59b3c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c1f7862e881f659cdbe9cd541bbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4eec0f6fa944a72b511f79501d164.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e85697e8f341ddd3d14c5f176b64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26536f56072809a70dd290bf0397841.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf6ea6238eb945bc798167d0f5af2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>