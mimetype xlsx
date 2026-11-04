--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68f3a4b1b72c2b4798295462e3559.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c36ddfb2a24419801bbc8e6a9ce26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf966eac5579d37c91612c4c452ea84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d0f72b560ad22152415e889d525ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932eece64ce9f3d82bb541b66dd4bea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89250ea357e93775be75cfd19d63828b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982eb6cd02339051e266a5117419e42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f223a1d4c35dff6a2d3d0118a2530c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a23a4349afb23a36b0fb58216f8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9086dead514695f090d6135f1076e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c1f7862e881f659cdbe9cd541bbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5cbd701c06174a62e0f8cecf775c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e85697e8f341ddd3d14c5f176b64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba169cdb6bcfc5db58b7adb62bf12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e942c44442a3a264092b58c7ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf6ea6238eb945bc798167d0f5af2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23cd79ceb834e409ad3f9b932e64e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b439b30d74880a472a2c957b576c9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>