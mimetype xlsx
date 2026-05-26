--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0976cf4cc0b98d91807e48319182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f64e60a4e3184f2309e7d8ad1fe0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bbd33993a002d5f6030bb915882bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ed66cf9697da7b25cf55011743c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528656036020040124029cccdf4311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420101a0daf19e095cf4e9ff7c0b39a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6103e68e36d6e636e9baa00bb526d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927fff099a70f34bc294b0600009e40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5fa21c1447ccfbd7f89e1c3b984a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3fd9cee7d00da474f018f42fe845.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617515871a780561a04febd216d6221.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db9afd571b3ccd0a0239ee72cb824.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7ad02745458c9a24e7017e4f81ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759c91a54b7e31c38c9e08a7ec1373.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a940b5d6348813104baf7ea306c7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a2aa55f1b64a359ae00a7bdbef8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ceaf936f8216855e749313e404f45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>