--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f64e60a4e3184f2309e7d8ad1fe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea61413db6fbfb038b84218c732c91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ed66cf9697da7b25cf55011743c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1039ea7a71bf0e7a6ab6e71f2c236b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420101a0daf19e095cf4e9ff7c0b39a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9b68d0d9e3b6b2cea64f27f15bda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927fff099a70f34bc294b0600009e40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703620bdbfe143196fd40374fd0e7a45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd3fd9cee7d00da474f018f42fe845.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad801937f47ca9590a7a3d47638174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db9afd571b3ccd0a0239ee72cb824.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80929fc94b152d0bf4f420f59b3c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759c91a54b7e31c38c9e08a7ec1373.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4eec0f6fa944a72b511f79501d164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec1742bea77a362491003d2b27bf2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ceaf936f8216855e749313e404f45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b86ce602cdb4a9ef26df096b1e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26536f56072809a70dd290bf0397841.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>