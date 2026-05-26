--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038db03e591a10851874ce424cb92c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b55c3443133c3e90e1c84c3cff01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392e5e81ef96b3314a1853770a88f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510548b5a3135fb2b72cfee9c53db5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff905f1166eb5b611bf912cae17d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7d604f00b691e376728644f0d54a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840d3be69735ac15631ac313e595eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9f2d744ab22f222a4944c1421fb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80aab77adace6322d5d4e02308fc7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724647b3fa9c7d9104886a91c171931e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5626c390ac206ea9bd0268d268d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892c4da141225ee1c8cf5a8082c166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e6cf2ca22a9403ae5d2f1ac4ab67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5677d57877156c1ec82a6f49a0543.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812bf7763b3c6151b3fec5c67cf9a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b2d7b8011fbd95254f0e2eda1fbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08525b4557c7d6e9fb64518a15181.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>