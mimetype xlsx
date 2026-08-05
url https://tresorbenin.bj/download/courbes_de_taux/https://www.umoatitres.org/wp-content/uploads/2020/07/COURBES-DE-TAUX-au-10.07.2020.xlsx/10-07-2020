--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b55c3443133c3e90e1c84c3cff01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a928ecd1aaeb12bd59545439d9a5e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510548b5a3135fb2b72cfee9c53db5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506367bd73374cd456713245049a92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7d604f00b691e376728644f0d54a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fbc544bbf0075fbe1865a2b59b9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9f2d744ab22f222a4944c1421fb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1ec8695f1ca83cc9adc841dd578f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724647b3fa9c7d9104886a91c171931e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a13c6e8dda0a6bb31b0cdb6233050.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46892c4da141225ee1c8cf5a8082c166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62e943c4e9f51a06f09c52d48686b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5677d57877156c1ec82a6f49a0543.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a78dc9f061940c8fc76c6b9e28f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0d9371d47d5b625aa8013cfc30a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08525b4557c7d6e9fb64518a15181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4dc6ef39bca2e42b65ffcfde8e815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>