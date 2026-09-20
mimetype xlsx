--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a928ecd1aaeb12bd59545439d9a5e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f731aa8182649c04d4b0594332899.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506367bd73374cd456713245049a92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e911f0b5ce18a5449383972bf8384.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fbc544bbf0075fbe1865a2b59b9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546597d139d5ee276922ccc4922c39d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1ec8695f1ca83cc9adc841dd578f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4211b9a2b268a54bfe146e3cb275b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a13c6e8dda0a6bb31b0cdb6233050.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a006ca4bad0fd9b4b1c4f500a7082d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62e943c4e9f51a06f09c52d48686b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9ab05d491fbf09e4d4cbbb8e63ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a78dc9f061940c8fc76c6b9e28f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afe6a8133156d84ab83a42aa2b0ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d775c76e3e797360d24b64220cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4dc6ef39bca2e42b65ffcfde8e815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3cfa48db6878e8747b85cb03f4da4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>