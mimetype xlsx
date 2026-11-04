--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f731aa8182649c04d4b0594332899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ed6d9a8910ceea804f6dd64b8d34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e911f0b5ce18a5449383972bf8384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99578af07b6548e377d079dd2c41eb6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546597d139d5ee276922ccc4922c39d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5da9cb03fd029ddec22c317d3c44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4211b9a2b268a54bfe146e3cb275b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85a113a72677f11d1dc0857c720977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a006ca4bad0fd9b4b1c4f500a7082d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e2eb0e6294afac320bebe7e77a05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9ab05d491fbf09e4d4cbbb8e63ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4073ce06bb80a96b7528e26f57f3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afe6a8133156d84ab83a42aa2b0ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef66ab6b727d5ad1d391b986e600c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ddd56f4567162150662b6f948f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3cfa48db6878e8747b85cb03f4da4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689d238a9887ec6850306af8f4de3dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49695ab4330237d4f376e4ab57f0ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>