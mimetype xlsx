--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2dded3af97ac0e1ec84d5405eb9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f27e049be40349798be7f113ac4f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3cb6af9e489a9029ea5a011f51353.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a30cbb3c1aca11f5e8cf3b2a9e88cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c88752ca2a2448ab5cd0b9e358086.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9924b0609f149a8f30f08436e345d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82384ef5801d0022c7644a2f577474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1c2030092107a06f0f42f84a2053.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8847fc77df8ad620cd9cf0eaa9b751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1e8e0954aa29ad10a8dab46f87d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c57f8c0399ba80fa8e34ec23e5bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a31684af0b57101f5a7fe6842528.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90404204783627ce46a631deb5a0af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79946abf2a47ac6af962872668ff293.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61230a1fc98aaaae4e8d9b3e15a287.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce3f8e97885f3e782f31e5ad057a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701396bf7a1621a9de28521caf7e2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>