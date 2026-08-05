--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f27e049be40349798be7f113ac4f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ace1beefc3dd2d9fb5385e7832fc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a30cbb3c1aca11f5e8cf3b2a9e88cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ee37d83289f91ed0a72d45284069.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9924b0609f149a8f30f08436e345d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b37528f2727189d8a9a860e6b52f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1c2030092107a06f0f42f84a2053.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae26e0db87fedfe25615c536a78ea2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1e8e0954aa29ad10a8dab46f87d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7e82094c35de100f01485455a719.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a31684af0b57101f5a7fe6842528.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b257b0416cdbff61f8b8b454719a594.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79946abf2a47ac6af962872668ff293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132818897e0628d88ea084698f91f6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823da611b99932acda9627e1478cb4e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701396bf7a1621a9de28521caf7e2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f8da23d94356a4cf08ed79755b87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cdc253a4c69840d45edcd6291c8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>