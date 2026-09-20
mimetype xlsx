--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089456dc8045dff6365f9814376be59c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1055c99c1b24611d738ebf1ac72d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823111cfdac254ce6a8f1442d8e4e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ee3175e75105382428e43e60c8e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249ffb9af67b5b23574ef5e48d3bf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69442c6474e3d9b89933255dac80b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a341e71436f594de06cff9d5f279.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8f320257c26c2cd670edb1fbde07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823006ace3730818d868987c6b483e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095bd81af69a729271371562e075bea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e9adfdca07b7dff553b234eb767d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d40c33218314f47caa0506664661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4089fabd669e221e8aeae9b373b28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3a91b99033b51934c970a6a1b37e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd48c68d00e34cf3651f05aacc7aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370254c15fef4b84e9866dc6db7e0f00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>