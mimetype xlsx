--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1055c99c1b24611d738ebf1ac72d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b1994618342d394620dc1286fa7f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ee3175e75105382428e43e60c8e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5723f3d71a709c387a63c6603cea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69442c6474e3d9b89933255dac80b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2939556282daa8b2991b6b597786.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8f320257c26c2cd670edb1fbde07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85890a323db02c675019e30d654c461f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095bd81af69a729271371562e075bea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d35440f887e3292c69315566a770.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d40c33218314f47caa0506664661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d998ddd846e6010df2061e076263.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3a91b99033b51934c970a6a1b37e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd7e28b7b1ff1d511a9be8c6229b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc87ddd0745e1681911acec1f0cd8a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370254c15fef4b84e9866dc6db7e0f00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce8f9f2423e4bea53fe9870731265.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa07fb3953e5e6985fbacea3a59173.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>