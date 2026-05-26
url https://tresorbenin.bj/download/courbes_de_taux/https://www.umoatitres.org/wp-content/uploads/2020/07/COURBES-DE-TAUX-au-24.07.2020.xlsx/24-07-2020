--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf8fa205b393e83099bdcee3fc862f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5d2038ecb597fae3af44da4da7c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ffc56e17ef924e4ed6d016bb71eed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ba7014e68daef4ab84b778de8507.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dca7b1d277fd2f82cb22ec720c5d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686b070381ef1fed222c3b2be4240e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aed77af6efbd5ed1efc775ad87de2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032e02de8f6299b6a3bc6192fae710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7015d0fb6249abf0953fafbeae8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143a1f5c897d939ab4894291f63ea9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa2c49594318d4d1d68b2df5f1b8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1688abe27d8cca012fb40c708cec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714500a614405a5ac00fc2ee9b998ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed0a56723f3f27b668342461929de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4221e67342758eb25b562d38299da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1efe94f905e8491429931e1b94b2aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186b0740af68769f730bbd786cc7a4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>