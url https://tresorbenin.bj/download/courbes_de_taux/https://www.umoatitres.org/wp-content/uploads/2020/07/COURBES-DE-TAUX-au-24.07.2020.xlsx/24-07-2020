--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5d2038ecb597fae3af44da4da7c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089456dc8045dff6365f9814376be59c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ba7014e68daef4ab84b778de8507.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823111cfdac254ce6a8f1442d8e4e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686b070381ef1fed222c3b2be4240e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249ffb9af67b5b23574ef5e48d3bf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032e02de8f6299b6a3bc6192fae710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a341e71436f594de06cff9d5f279.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143a1f5c897d939ab4894291f63ea9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823006ace3730818d868987c6b483e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1688abe27d8cca012fb40c708cec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e9adfdca07b7dff553b234eb767d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed0a56723f3f27b668342461929de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4089fabd669e221e8aeae9b373b28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7f0d37fab62e6aa5933c9d61a54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186b0740af68769f730bbd786cc7a4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4a2a46cd3cc66e606cf6d6ac4a7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd48c68d00e34cf3651f05aacc7aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>