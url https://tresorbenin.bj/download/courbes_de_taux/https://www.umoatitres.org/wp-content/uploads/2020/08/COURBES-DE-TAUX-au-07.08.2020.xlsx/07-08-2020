--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eac1e1037ecbbe8bf0a3785d0c5d90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e743a1d4a56ed4521c61a5479f6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc08029918bce85fa9de7433ba2f56e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172edad1285685ad89dfadb9c21be3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e6fbc27145ddb7026f67c044043b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91e34baf0caba921dbfdb174c91fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b905e3365285be8091e8c554581c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe8e45896f566c34f084ec5e412df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719f8b1b1c79688db0d46ba39086fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45f1da37f7ac2a89065c1aae6a7b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73d9c0c5f2c9d18735fa8b0e264ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbb4191b518a01b6b92b6c65e80b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b219b746a87a765eaf0ef15388d686.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5329e215715ad06a10e0dd672b989.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97505fa9ea2db67a3165a69154b043.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728416a55d15ffa2c7f8610511135b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c4bc3b2cb8b81662f70da6720267.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>