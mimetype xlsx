--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e743a1d4a56ed4521c61a5479f6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae58916919eaa71a7cdc754f7740d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172edad1285685ad89dfadb9c21be3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6dc8d9bfa63105d8be86f4ca4a70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91e34baf0caba921dbfdb174c91fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256fca47d9891a1a5c3a019bd8a5ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe8e45896f566c34f084ec5e412df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82479801920e98e4c2a89976468fd50c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45f1da37f7ac2a89065c1aae6a7b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6edb743225f16691a386d4d8b775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbb4191b518a01b6b92b6c65e80b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4684b052f05fed5a00bbdbaf45f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5329e215715ad06a10e0dd672b989.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eef3d03f2a959af53a6474d127a27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b113e731c2e96a20c1a3ed6fd594e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c4bc3b2cb8b81662f70da6720267.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435407828ac9ce3b769775bee77b06c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>