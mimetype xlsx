--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae58916919eaa71a7cdc754f7740d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7e55b7cc470263621fa81e9c3053.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6dc8d9bfa63105d8be86f4ca4a70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244a02de2bdc75a573353fe2b4f7ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256fca47d9891a1a5c3a019bd8a5ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff363cd5c66949958861d503cbce8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82479801920e98e4c2a89976468fd50c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97baa8867e719679d558f38bba8e431.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6edb743225f16691a386d4d8b775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294e2381824b93cba040ae55a8f4ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4684b052f05fed5a00bbdbaf45f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c66ab04e76dfdf6b7ac91b8280ab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eef3d03f2a959af53a6474d127a27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5eb79b62d7c9af808f5eed797c683.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057214c91642931536f8ab0774500e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435407828ac9ce3b769775bee77b06c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f06942b6e39900e94188ac81e9f3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>