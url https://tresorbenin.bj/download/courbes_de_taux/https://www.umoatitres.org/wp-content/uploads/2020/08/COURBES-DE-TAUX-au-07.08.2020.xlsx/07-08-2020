--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7e55b7cc470263621fa81e9c3053.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4de4f034f560762ee989bf9c36a7f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244a02de2bdc75a573353fe2b4f7ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a471facffeed74febbbbee395f73065.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff363cd5c66949958861d503cbce8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5dd24b2e9dd08846027b2a0a0451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97baa8867e719679d558f38bba8e431.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c2af9f6b3437f392adf8e6e968fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294e2381824b93cba040ae55a8f4ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac140ea9fa7273f80a5ea357b34b0e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c66ab04e76dfdf6b7ac91b8280ab4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae0b8ab211c6e2e51efbb0f7144ab4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5eb79b62d7c9af808f5eed797c683.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6cf693bbf350a126180ce13316c9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f2d0e146b951a38a08c8e1bfc648.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f06942b6e39900e94188ac81e9f3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd9032f3c59bb316c0044791c34ee.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5390d43a73e74a904396c62abc3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>