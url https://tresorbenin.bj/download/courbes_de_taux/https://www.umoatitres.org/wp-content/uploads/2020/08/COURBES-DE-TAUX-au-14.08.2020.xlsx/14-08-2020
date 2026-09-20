--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2b284322af65d01dd31491b62d839.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a87ae9f64d9b131cce7700ce47b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c47c4994445dbdd24e4be560496e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019597d5de1db87b36f9d730fc265d06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5235ede7429fbf90881f5b3ccac49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec297876d0416e02f7bc03c333cc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112d4fa75f65941b22156e6e49ed1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677f576c23a917dd9e06b26660b8ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212262057c34c8b0c9fe56efe1074642.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a63268ca37b5249a8d56d05fa9f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec6b52cf8381cad13b030059e36885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7aff1aaba7a0fddd7af48ab00c83d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc402ffcc61f383cb06bf7b34db1a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cf08cbbb35ee568eb979893ad9724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f580dced562784a116ef35b1fc40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58caafdf5503f0e1715af4bca942e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>