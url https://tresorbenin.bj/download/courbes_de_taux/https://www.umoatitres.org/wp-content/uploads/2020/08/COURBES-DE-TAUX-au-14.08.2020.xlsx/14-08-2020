--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a87ae9f64d9b131cce7700ce47b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336f5cdf2a8f8012001c3189b1e90f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019597d5de1db87b36f9d730fc265d06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4bc6a52f985ff5bacf6e249e33da5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec297876d0416e02f7bc03c333cc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7555fa5db1008d3709819d85ba343e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677f576c23a917dd9e06b26660b8ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4a6f3cee9887a339faa7e29f2538.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a63268ca37b5249a8d56d05fa9f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c93dab88f699ca9284e528f119807.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7aff1aaba7a0fddd7af48ab00c83d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09531597a7e2536dfbc7d99b09c605.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cf08cbbb35ee568eb979893ad9724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3531d9e10d9374b5637886f65eb7ee2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b338d63f4478e17cf3d315f469d477.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58caafdf5503f0e1715af4bca942e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9714efd7f92ad37844902d8fd9bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0229c9b1d88968b78dc282603803.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>