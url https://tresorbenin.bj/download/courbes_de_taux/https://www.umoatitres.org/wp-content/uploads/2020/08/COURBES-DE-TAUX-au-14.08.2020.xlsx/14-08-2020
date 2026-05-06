--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19d5617f1c8fc9362353efc1c0ad5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93860e27419aa8be6737657476d05c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c07c85dc5e4fa24e50d3b45235ae0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951c03a229549e2e6ea996274cba54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc72ba22c4321d084a1fb2b11417b5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc381b0177ecb92590cab323f0c98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d5815721272b3cbc2cd7a405545d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df58ebc0ef775d568f4dd4c21cf3b97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584022dd52a8f1f3ea01113c9c058214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09e63f2b7a90cfa0a427f45421102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2891c3c695edb738c1535f3b1ee4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689347abc7bfad7cb7378a730690fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2190a2b517ec520178a7726e5ad781d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bbe4aa767488f0d878ceefbf33ba1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bf27b484921611b97baa9f1fad415.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c525b109123e30b263d28a6c978e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba295104df50fb2b107379c53755b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>