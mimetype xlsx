--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93860e27419aa8be6737657476d05c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46587b6c3d254bebc009f79b7fbd2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951c03a229549e2e6ea996274cba54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e96a48f016ae6ca3d9025dc757cd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc381b0177ecb92590cab323f0c98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481422050c7f52d152abf5406e28bcb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df58ebc0ef775d568f4dd4c21cf3b97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7623cacd1bc19deaac810a0bc5ffb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09e63f2b7a90cfa0a427f45421102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef7f28e8691cd21a33f3775e7acb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689347abc7bfad7cb7378a730690fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947dce302b59c815faedda0dda7e28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bbe4aa767488f0d878ceefbf33ba1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454868be1012f86dc29e795eec616cfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e57b6877a48d0caf6216573a4a44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba295104df50fb2b107379c53755b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb56a5a15b95858aa1b840dbd144c40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>