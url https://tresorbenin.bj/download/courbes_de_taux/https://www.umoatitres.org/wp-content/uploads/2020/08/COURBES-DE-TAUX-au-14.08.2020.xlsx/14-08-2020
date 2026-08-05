--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46587b6c3d254bebc009f79b7fbd2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2b284322af65d01dd31491b62d839.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e96a48f016ae6ca3d9025dc757cd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c47c4994445dbdd24e4be560496e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481422050c7f52d152abf5406e28bcb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5235ede7429fbf90881f5b3ccac49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7623cacd1bc19deaac810a0bc5ffb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112d4fa75f65941b22156e6e49ed1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef7f28e8691cd21a33f3775e7acb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212262057c34c8b0c9fe56efe1074642.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947dce302b59c815faedda0dda7e28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec6b52cf8381cad13b030059e36885.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454868be1012f86dc29e795eec616cfa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc402ffcc61f383cb06bf7b34db1a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057311d6a2ea0c03fb5b8c28828dc3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb56a5a15b95858aa1b840dbd144c40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb01da983ec05685f1d02209fe1a15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f580dced562784a116ef35b1fc40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>