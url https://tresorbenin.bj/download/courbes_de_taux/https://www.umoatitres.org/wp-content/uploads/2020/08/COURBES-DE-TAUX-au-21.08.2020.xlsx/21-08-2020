--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1381d25450e6ebcec688e0aa99f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4742623eaa844a48500bcb71d532e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5626f832e27c3098bade3bf4c04e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc36f35a37f8226ad5387738a3464f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5589aeda4ec73243233b1feb075a04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c490965da013477da23474976c3163.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe5dd3de44a19d7f9a758cb2a761e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117007a59df7db027d1f4d87f617aebf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660a1addcfed3d0e24e8b9d2399bb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590198977d69af003f37cee44c7b2f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2da0ff536598ebc420bf724c04b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73312389df690e54fc4988b1bf7712.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe18e071ac0f731aab638e9444f36f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141deda068b04d0ee92b3cc9fb1989d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540e7757399b68f9771d703dcdc6d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd565abedd9c7f440a2719172aa46edb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770bc26333a0765930e52e78f6e21fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>