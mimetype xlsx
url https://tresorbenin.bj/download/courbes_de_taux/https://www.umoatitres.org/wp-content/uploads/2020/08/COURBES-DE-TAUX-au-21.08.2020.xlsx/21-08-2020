--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4742623eaa844a48500bcb71d532e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8863d626625f449d57e7747abaa657.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc36f35a37f8226ad5387738a3464f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c290e278e170bfb6b9d4567a013750f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c490965da013477da23474976c3163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad4957b44da87bb983eee1fda6700e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117007a59df7db027d1f4d87f617aebf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40d1396fee94a3988855c0a04371d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590198977d69af003f37cee44c7b2f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2311e0f46964d4cf2cc83593c169c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73312389df690e54fc4988b1bf7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b2a9492f213130c10c79d0aa7422.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141deda068b04d0ee92b3cc9fb1989d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab2fb3a327503c5ab1b17abb1af06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2d423bf86c241d8a34059158af9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770bc26333a0765930e52e78f6e21fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ee7559e9d7eb3ac18abb91b042d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>