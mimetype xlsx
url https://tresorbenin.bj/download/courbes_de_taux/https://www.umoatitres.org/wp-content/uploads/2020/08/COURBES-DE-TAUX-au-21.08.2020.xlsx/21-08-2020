--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8863d626625f449d57e7747abaa657.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a4fbe92bdcdfb536b10dce76277f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c290e278e170bfb6b9d4567a013750f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c113fd4dd63fcf8973bd8d74780b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad4957b44da87bb983eee1fda6700e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d2f951a9ff60cf4a3c2fe3b316e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40d1396fee94a3988855c0a04371d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509f4d8b846adc3b34c36afea69916.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2311e0f46964d4cf2cc83593c169c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09a28d72d633e9a1572757b3b33e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b2a9492f213130c10c79d0aa7422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540496a1e922f51edc7144f9c77d8252.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab2fb3a327503c5ab1b17abb1af06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920fcce71532546959aa9270771aa21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e47532b4070d1defda7d047fe5ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ee7559e9d7eb3ac18abb91b042d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca1910cab1d3de340fca4b76a8249.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>