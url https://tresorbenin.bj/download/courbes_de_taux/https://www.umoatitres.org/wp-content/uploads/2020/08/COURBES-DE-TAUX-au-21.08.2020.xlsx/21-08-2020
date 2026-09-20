--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a4fbe92bdcdfb536b10dce76277f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66456dc16101e2fee5946650a6ee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c113fd4dd63fcf8973bd8d74780b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7196f50dc8906dae5a46a0df00bc1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d2f951a9ff60cf4a3c2fe3b316e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa413c02deace56d8c7338275cdef5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509f4d8b846adc3b34c36afea69916.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0439ea4ea2f1c32e6490e6941fd70.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09a28d72d633e9a1572757b3b33e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90907e17421312119b67f5e35afc5f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540496a1e922f51edc7144f9c77d8252.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff182d8a18eb5cdb37eee8a2ee48be5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920fcce71532546959aa9270771aa21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff112a2e8175ca1d6b34f53bc831ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501214482c20b85cc6a7c5fb2cb79671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca1910cab1d3de340fca4b76a8249.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32698f317101e643886c1c9004eb992.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>