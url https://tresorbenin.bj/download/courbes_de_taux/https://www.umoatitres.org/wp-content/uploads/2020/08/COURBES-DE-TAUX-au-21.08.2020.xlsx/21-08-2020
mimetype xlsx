--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66456dc16101e2fee5946650a6ee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea6be68dfd5bccb04c3512deae484.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7196f50dc8906dae5a46a0df00bc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f935d3237d2313ab5bee3574ceb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa413c02deace56d8c7338275cdef5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a835b186f00ce7f0edef9c1a64dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0439ea4ea2f1c32e6490e6941fd70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c25da9985ba17dbed38608a146dca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90907e17421312119b67f5e35afc5f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223451a0bab0e0a4d83c62bb5f7022d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff182d8a18eb5cdb37eee8a2ee48be5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7629a909a8190a8aff4740436f33.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff112a2e8175ca1d6b34f53bc831ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1ce777d36aef0fc23e66a5453745.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aa694349327474a5d80dcdf504d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32698f317101e643886c1c9004eb992.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd7eb5b30afbfba48bcc4a94a3ea7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4481385d768d53064da4e5750f712.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>