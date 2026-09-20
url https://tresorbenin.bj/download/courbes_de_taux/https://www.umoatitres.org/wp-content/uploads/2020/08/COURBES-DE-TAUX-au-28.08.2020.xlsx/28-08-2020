--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f4f6a944d42f0687ab0be9b90310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874ebb64f713a82340132d1d1e1517.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559be7c55dd1f5bb13659eb2848339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97983f49ee5012fcce3b021b02ceff7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713c329bfda7b29525d0c5715b8d2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9bfa13dfc5b819b71bfcbdacbd21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc509a30da2c166980daa7d3b16e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087943e6136dae59ade16cab792112.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382f041f036daf7c6497d5606d8e94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa2387ff1200953055f2a9a1354d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989b43965829601c2675bbb2b17f56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963068d1765c2bbb091321f78ce81a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4308338d4cea8646fecea43b93cc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f0b8c67a73d11d7306d6eef866c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443248345009c305853c54e9395e5bab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a52f61528d9771ec9a2c61ba3823c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>