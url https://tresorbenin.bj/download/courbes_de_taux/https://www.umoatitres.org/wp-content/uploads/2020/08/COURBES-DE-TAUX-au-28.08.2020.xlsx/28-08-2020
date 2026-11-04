--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874ebb64f713a82340132d1d1e1517.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd135c490264c5acab8d195a5b3978.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97983f49ee5012fcce3b021b02ceff7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ccc069ffbfb0a4470f33b01356c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9bfa13dfc5b819b71bfcbdacbd21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70da07aaf78a5c4f8b0eedbdb5f05cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087943e6136dae59ade16cab792112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9d0fb3949a06ca7fc0ab7cb77648.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa2387ff1200953055f2a9a1354d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141c86836c9fedf4050551cdbafe73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963068d1765c2bbb091321f78ce81a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b876e41cbc92d1215dec76960ae0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f0b8c67a73d11d7306d6eef866c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e9507cc71ee966ddee620b68a492c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557783be8603cc66ee35f80711bff4b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a52f61528d9771ec9a2c61ba3823c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae93b90eaccf87e4104e0edf40df3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e933625406a72e3ea1a877261672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>