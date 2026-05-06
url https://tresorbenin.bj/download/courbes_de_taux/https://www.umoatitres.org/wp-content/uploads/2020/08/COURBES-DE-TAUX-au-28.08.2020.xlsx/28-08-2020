--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d39079ebf0f3ef5cf59c3fbafb06d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a36801efcfd8b137d109f7d5e3e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bd6b63349732a55c82c8f2b3a9dd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b323d844b18a997959d8fecf6db590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c59c64761bf212e6793cb956f727.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60281baa60c48ffbc97961455e57636.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425804f00b35e2bcf7bef80422c29881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e0638c9f19e78d8dd91e157ea553.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30940469e6193644a03eb2d9e6be6c13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d5db6ead8c8b80082cd35ea2a2772.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903374e63a3d566554e58ab292f2d6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0077afcff3497b3aba6b5f2032afb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b8bc7ac220c3721f79e9d750ab07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70c060ab77dfa14a556fd4523f47e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd8bbbc6be382d83f47c90ad928.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942a8a57bace4a45dbf29150b72d0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c42e2e8d745cb0572f3bba48900d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>