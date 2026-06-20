--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a36801efcfd8b137d109f7d5e3e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58e0a85d52534fe56630d36cc158e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b323d844b18a997959d8fecf6db590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d02db6b01b7e434520100aa7ca4cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60281baa60c48ffbc97961455e57636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8571baec8b2497204176634cf9fb68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e0638c9f19e78d8dd91e157ea553.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a78d4a459d7e15c1d63f51f48f9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d5db6ead8c8b80082cd35ea2a2772.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f634878f351e16ee9c76cc3b1b387.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0077afcff3497b3aba6b5f2032afb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee68e60c57328c21e48e62bab5ce6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70c060ab77dfa14a556fd4523f47e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7cd76d3be81b17b5fb1d876d01f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50482fcfabe4d5418241dc12b17279c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c42e2e8d745cb0572f3bba48900d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b507a3565ec091520223d87e434195.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>