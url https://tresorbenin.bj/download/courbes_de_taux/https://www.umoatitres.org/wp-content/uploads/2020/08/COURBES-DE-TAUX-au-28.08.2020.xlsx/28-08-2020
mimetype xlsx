--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58e0a85d52534fe56630d36cc158e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f4f6a944d42f0687ab0be9b90310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d02db6b01b7e434520100aa7ca4cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559be7c55dd1f5bb13659eb2848339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8571baec8b2497204176634cf9fb68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713c329bfda7b29525d0c5715b8d2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a78d4a459d7e15c1d63f51f48f9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc509a30da2c166980daa7d3b16e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f634878f351e16ee9c76cc3b1b387.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382f041f036daf7c6497d5606d8e94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee68e60c57328c21e48e62bab5ce6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989b43965829601c2675bbb2b17f56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7cd76d3be81b17b5fb1d876d01f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4308338d4cea8646fecea43b93cc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba7b4e248630814012a719ce35b02.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b507a3565ec091520223d87e434195.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173c40db69d4b1b3bc9f17374bcf10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443248345009c305853c54e9395e5bab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>