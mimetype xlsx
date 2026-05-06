--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d5ce61bf9c93ccaeeace4a6bacaed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2674fdb6dbce054b707eaf5216732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d422041c9f6cb3191d0514a448be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3997088ad1ae1bdcd5e7d37c75dde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1063f13f01c8ac8bfbf7724b9d4856.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e566ab0b87b8a44860e4117b325b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4cd6a72565a7a646d9be1c16c3735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5add6bed1c177c5a917ee248f9c35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e95bcabb44e0c215512e7b2cc22b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2e96abdc5f65fff782022e8b27c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff863e9ee203170d9cb3a4c766e4f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9899d7b3ae6797d5fc5153db4b6d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca22241931cb253f87cab9a01fe63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5dd3027aca0d6bac2b551eb940d7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2f8506afb2f0aca1b7f7d2e033ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d385764e061957e24f198324a7b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fc4fc4825faee69a2b5f1e7f0bd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>