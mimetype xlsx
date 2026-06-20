--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2674fdb6dbce054b707eaf5216732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768bef9446af6b62b74992a8722c565.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3997088ad1ae1bdcd5e7d37c75dde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7987ba7621dcdcd1836b4398e95e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e566ab0b87b8a44860e4117b325b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ec301d368ad3e7a622303e838c47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5add6bed1c177c5a917ee248f9c35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc62e83bd1f333f30bcafa4d2960b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2e96abdc5f65fff782022e8b27c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4e4f15bd4cbd5b15632987ba82e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9899d7b3ae6797d5fc5153db4b6d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a1ea9d719772433411b332c35bc0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5dd3027aca0d6bac2b551eb940d7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8c896cdf8e515516ac39d2c40231.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a3367fc147eb7f664ff2a791525e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fc4fc4825faee69a2b5f1e7f0bd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55419400154193805368d23f56d83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>