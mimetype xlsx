--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768bef9446af6b62b74992a8722c565.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5c91f2e3bce3a9f48d4b55517528.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7987ba7621dcdcd1836b4398e95e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8821647ab9cd225f356addc003a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ec301d368ad3e7a622303e838c47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e596425ef1f048b869da0979a569ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc62e83bd1f333f30bcafa4d2960b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ee10bd791638e920ee5bb53fbd31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4e4f15bd4cbd5b15632987ba82e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ef9ec9a97724454c8b1c443c7bab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a1ea9d719772433411b332c35bc0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec78551b8d32375e6aa0199980eede.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8c896cdf8e515516ac39d2c40231.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0b69eff190ef70a89df4984687e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7cca91b8d780397bdf0a933db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55419400154193805368d23f56d83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6cb16f92cc4ef22f20921d0b46c97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>