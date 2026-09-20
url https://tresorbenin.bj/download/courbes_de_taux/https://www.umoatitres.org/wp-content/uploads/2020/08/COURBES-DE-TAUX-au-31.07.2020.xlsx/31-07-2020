--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5c91f2e3bce3a9f48d4b55517528.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96818ea45c464d93ca8f046ebe552.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8821647ab9cd225f356addc003a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b64ed478cc99642594897d421eb83f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e596425ef1f048b869da0979a569ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad92ac1f9131eb9e4adb06c6f2f4bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ee10bd791638e920ee5bb53fbd31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79ac06bf20c4132dabd7217c0588e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ef9ec9a97724454c8b1c443c7bab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b99bdc038267d8eb3f7e33da73faf6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec78551b8d32375e6aa0199980eede.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6258d27114f6278b28d0f84b1b2f3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0b69eff190ef70a89df4984687e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5febe2453d93df8df3a869a4412e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f3963d72d98e75896a4f83e98021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6cb16f92cc4ef22f20921d0b46c97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df33522bdffacaec703d8b60b70783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>