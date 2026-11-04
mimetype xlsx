--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96818ea45c464d93ca8f046ebe552.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada400084f3d541cb04e28577ac6e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b64ed478cc99642594897d421eb83f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c0ded93e864228a109545e870d94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad92ac1f9131eb9e4adb06c6f2f4bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfede5b6ea873dc5a6d4bb509a2d15d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79ac06bf20c4132dabd7217c0588e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd1850e7aadca3f3dd59fb54d873b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b99bdc038267d8eb3f7e33da73faf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d782050c9803a5f244ba0f4d93eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6258d27114f6278b28d0f84b1b2f3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50512f8ff3b7000485699e2a58368.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5febe2453d93df8df3a869a4412e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f21d5159ddd94eee63d4644cdc0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af28fbc3ace1d9b649e15e26d32e82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df33522bdffacaec703d8b60b70783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2cf3969ada21243bc26d0f23a3d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7f252cbae7caf06e5e462db5ccfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>