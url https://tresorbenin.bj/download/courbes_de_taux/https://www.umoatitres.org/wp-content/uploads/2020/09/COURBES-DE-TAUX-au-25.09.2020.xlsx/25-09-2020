--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9614a655aedc95f91367475b55764a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b771ff9ba18cd9f5d922d285b16c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd5c5a21a6dcb8af7e477a6fb6278.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118573a36e9baefb155579e36fdae344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a57ebc5dad89def123e5dad7df375.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a3ebec5af85127a4693ed90411430.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee740d9022f401f00150b964079597d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc0a9c00ad18d049892ced3e293d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ce83746c3cddc7b629404c743d1f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4cb7a045d66a7bfc40908fa21d4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb39bf5716ded8f3c65e5ee1667d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5a82fdf5845455c4f159aa5091209.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0f5790c97a6b73eeb1c16a51b315.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765ccbbca03b87e25af5f50bd7b907.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff644602964a021923b1e5c537673.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2615e72b9f167bbec6e2d1fae87ac3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6326100cfdfb07b7671e9517e53da08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>