--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b771ff9ba18cd9f5d922d285b16c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828093399bf0277557b540be8ce391.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118573a36e9baefb155579e36fdae344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a9b8f02229b5e3a63610922ce3c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a3ebec5af85127a4693ed90411430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa9ab5ea3b1eecd1573fd445fc074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc0a9c00ad18d049892ced3e293d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abde549ec0709871b5a563ef162b3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4cb7a045d66a7bfc40908fa21d4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0d1b17ef1bfd01eedd300d986fa5a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5a82fdf5845455c4f159aa5091209.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c8ca88f81fdb8a9a15eecc631957.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765ccbbca03b87e25af5f50bd7b907.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c515d44fb6cc01062370af88a21bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd9e605597b86067f939e066d9440.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6326100cfdfb07b7671e9517e53da08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bd1db8eb44f9180c65f7feddb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522a71fb32bcc852835a8c7933a827.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>