--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38896b791b2918859139942ef89b9a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f43e5b0c890b77c90079ebf9ec357.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328f2b99b97dc1166d157d3a60f5b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619ee6d550c28f99bd3c2bbf21e0df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c94cdbc86e2c5db924fa930f67dd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8b0afd1b20c28e200728d0f5b4c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78935928940e967c004809e147dd88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b2330d8301a98eeb6170e2be1e56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09bdec7beadd5f9878a5f952f7851a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e961a9cc043652b13a4b3061094bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591dda3a1ecbc937ca1049c4a9bd9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a613d6c4b3e2870d3d1903f54dc6c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060f91ba088105881e6d24ee621315.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619358e5bc8149232ce8ceab4ffd01d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cec13e06bc5f4ccc5badcc5e4e64e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dc691f3d57c2fb5634255e98df0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>