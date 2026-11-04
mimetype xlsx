--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f43e5b0c890b77c90079ebf9ec357.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf11b4a9d59f82d198c1dd93ae1525f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619ee6d550c28f99bd3c2bbf21e0df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388980c3cb835918ddfcd114867aa59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8b0afd1b20c28e200728d0f5b4c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ddae60c95da1d0731193511d498a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b2330d8301a98eeb6170e2be1e56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570b97895adc1a0bb99df0efb121ca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e961a9cc043652b13a4b3061094bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536ac9c1527c512b24b18cc308329a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a613d6c4b3e2870d3d1903f54dc6c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c9b7588035fa34c3a903fa173002.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619358e5bc8149232ce8ceab4ffd01d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91668e7a97e74a9c1e7a217c3ace88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c6e8b9b45a57e8a3ce9e27987319.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dc691f3d57c2fb5634255e98df0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec15b28167777038b1cf3e2f2fee37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa0345e4ea61ec4d8d757e8e64804.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>