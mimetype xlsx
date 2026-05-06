--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650863f4e35c2bca9c7b59cb5f00ee47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e94c8208b37da485689470895a22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea68c2ad4ee4514f65b88a331e5aca5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a7bc193778430bb5b6bdb8bac06e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6807d38678224320afabbbb221d24b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd1a8064f191011b9565a12b37e0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a64eae174d8bebc48edffae698001.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e38e9eb9d41c1f803617a51db09214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4eee4aa7035667cf3311b5edee53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d41b445577b230e0b71ffa434001e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fefea6fb5f255e907ec8bf51c21e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879eefa470efbb75b39a0d8362c2e7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025513a3c40dadc42824266c0d63ed37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc155a390e572ec71f36d944f4bb485e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7847fe87cdab7908683ef29372222.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028061681c525149d971cc93e20cbfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d9c1784d69a9b6cbaac34d6be641f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>