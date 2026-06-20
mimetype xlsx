--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e94c8208b37da485689470895a22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1923937a8a212e18e90435c4725dc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a7bc193778430bb5b6bdb8bac06e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e2d6293235ebc40edb4e77236eff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd1a8064f191011b9565a12b37e0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606f1afbf00b541a5924a08ef7a9b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e38e9eb9d41c1f803617a51db09214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c617acc603bf0baffd3818538b49a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d41b445577b230e0b71ffa434001e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da89dac12eaa4fb1b2d0bd319cb42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879eefa470efbb75b39a0d8362c2e7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a46c22f4e0623641c9040f6ec9d13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc155a390e572ec71f36d944f4bb485e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd86aa913fd1aa04836fdb7b66ca29e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64fd845b160b6f44c79427172609ce.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d9c1784d69a9b6cbaac34d6be641f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e851f04e8872d1222366c0b31ccc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>