--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1923937a8a212e18e90435c4725dc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38896b791b2918859139942ef89b9a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e2d6293235ebc40edb4e77236eff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328f2b99b97dc1166d157d3a60f5b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606f1afbf00b541a5924a08ef7a9b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c94cdbc86e2c5db924fa930f67dd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c617acc603bf0baffd3818538b49a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78935928940e967c004809e147dd88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da89dac12eaa4fb1b2d0bd319cb42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09bdec7beadd5f9878a5f952f7851a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a46c22f4e0623641c9040f6ec9d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591dda3a1ecbc937ca1049c4a9bd9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd86aa913fd1aa04836fdb7b66ca29e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060f91ba088105881e6d24ee621315.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aad7d4d7b442bf6482eee98524df7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e851f04e8872d1222366c0b31ccc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15e9b6e6dbbcab48860e3b3e37132.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cec13e06bc5f4ccc5badcc5e4e64e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>