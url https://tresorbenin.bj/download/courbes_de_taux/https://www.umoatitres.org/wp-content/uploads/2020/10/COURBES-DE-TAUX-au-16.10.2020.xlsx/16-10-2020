--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0867931a18a405a8dd9dfae6c3b7c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94817160b3fa994e275cbcc3e050ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9ce045ae49b169273d6a96b0779d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90db4afbc8dcb005dc305b5cb4f5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a1db7b4a94643fbd9c2411865a67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb3c2fba9b4d8897d011bccc642bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abced047afa8435fb214d4eeb10b78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f460941293c3844d39b55d5846ea05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab97945463fb16a84e7338b121b8ed1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990736e040e644e9e31a82144e07118.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b722a99cfeaaf563ba41b81417dbe6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1834667297d256515a37afefe9cb097.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4421000ed9525e42c606a8c957da5f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad1c20d68e4fd0975361a6e6810ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a51ea97294b4b5b3af52dcf7c6f36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7215c5dd92e04d0ced2d7ab05b4c556.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938206aae627a34529825ccb43af3e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>