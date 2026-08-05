--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94817160b3fa994e275cbcc3e050ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376eb40deb96a460a4a6057e509d05f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90db4afbc8dcb005dc305b5cb4f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f50f757e6fab52d5a5c1cbb5f95f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb3c2fba9b4d8897d011bccc642bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb571988265f1735efe5578739550d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f460941293c3844d39b55d5846ea05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5da47323db99a6dc70c5db0a2f9bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990736e040e644e9e31a82144e07118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8e72f21fd0a73fd0b387e4d40f20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1834667297d256515a37afefe9cb097.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976296103e0a5714f742be28079a62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad1c20d68e4fd0975361a6e6810ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1d4d1e42c7b2f58041abf266f71b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e12d38b38e8d3d4f4f558b83dd2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938206aae627a34529825ccb43af3e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16ca460181819bca67043d1862df0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>