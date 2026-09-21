--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376eb40deb96a460a4a6057e509d05f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5886923894e677117cee87f09c02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f50f757e6fab52d5a5c1cbb5f95f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8578601b225682a4e8ad34fb92a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb571988265f1735efe5578739550d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258fdf813de16799030813fd4f29aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5da47323db99a6dc70c5db0a2f9bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ad9ce4b261826e859300615d5590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8e72f21fd0a73fd0b387e4d40f20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a5774919aa17117a28a1c9d4c7c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976296103e0a5714f742be28079a62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ed8b3f5922f9e8b3cf239d90d16d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1d4d1e42c7b2f58041abf266f71b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3bf2c978d028873e32dc3c543b95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451d46f01e188a61c66febe663c3e8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16ca460181819bca67043d1862df0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e21f20aad54cc60669a669709c60b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>