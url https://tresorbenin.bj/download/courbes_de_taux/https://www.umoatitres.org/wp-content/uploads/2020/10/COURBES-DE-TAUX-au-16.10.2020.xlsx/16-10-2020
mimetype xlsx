--- v5 (2026-09-21)
+++ v6 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5886923894e677117cee87f09c02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77901858fece9a7fdac62bd83ed0db5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8578601b225682a4e8ad34fb92a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8b64e58c66f5f55e5d17bb2e8f59a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258fdf813de16799030813fd4f29aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e596a66aab9885a506eccd8d331a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ad9ce4b261826e859300615d5590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f9b4426e3e99771d5fc550052ec35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a5774919aa17117a28a1c9d4c7c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ea4b5e1bdf81fe97a94c81b9da8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ed8b3f5922f9e8b3cf239d90d16d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e43f55fadea84393d4189956501d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3bf2c978d028873e32dc3c543b95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b19778092cedbfcd16e8da2fff83a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529d09adb747a4878760ef5e56bb57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e21f20aad54cc60669a669709c60b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093517743b099ae12a0489ba02f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5998ab0d7bfcc074fae307d4260914.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>