--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a5fc1a4a0a0cb1d15c83c01844a38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ef5abf0aab20011f63184925a211.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af76e0600fe3a3bd4d358b6023236.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569d0e37ea6e65f021e494e62c6501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378a230513654678b6c8586d72fedb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23176f81e2b8c0fb3e00a86f9bf157.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafd8c6e694ce61e88c2938e898bd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e62cd000fd970769f25b8e45eae47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6ff244f257f5b115100501165ad3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e48d718361710055f59c4c0a3601b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf08bbb0a4b40063905837fde5f3d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b74bc1bb1d15a78bb47263947feee2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a683c8606bf0cafea16f0d25d098.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df853880dc46edd69c98cb8d71e0ccd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa852e6cf7be978b92a1d74deebe4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710efad5cdf8c7b8064b7f0a30bde24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83445e7997a1546b47fb127c6308111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>