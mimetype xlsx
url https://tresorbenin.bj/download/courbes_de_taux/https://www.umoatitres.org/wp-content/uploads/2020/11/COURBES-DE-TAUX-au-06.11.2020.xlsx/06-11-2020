--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac64a3c24f03ffb9c0124ba50c0c119.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977db9c71314f75505220571932e568.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d5a8596d51922735fec79a4bc643.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800b7069e0ba3962e373862283a1d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e7d4389b80ad9a76a1b90e7df1bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de7accac1c88dd6a22b2c0d4a7349b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb83542c175e0adf2e3ae72748562ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323baf220b138d2e9aa998131e3d017.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07788bd9d282452c90ac566ed8045c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf775cb6a1a8813050551fc38d671.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6785ee08cc0faf0fbcb1b5ad7557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ff5c425d4055d6c11c4ef00c9258.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b52e34ad7cd5795f1901b688cc2d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d362d6851d6dab0680b39a17d9525.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170c013813c1bbd489fcd8c8b25d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942884d997e4537b09b4770aed3e9e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec72b24ca3c9852f22067fca7da574.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>