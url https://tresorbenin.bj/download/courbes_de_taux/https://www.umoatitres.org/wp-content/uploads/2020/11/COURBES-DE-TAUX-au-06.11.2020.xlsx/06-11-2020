--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977db9c71314f75505220571932e568.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a5fc1a4a0a0cb1d15c83c01844a38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800b7069e0ba3962e373862283a1d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af76e0600fe3a3bd4d358b6023236.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de7accac1c88dd6a22b2c0d4a7349b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378a230513654678b6c8586d72fedb8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323baf220b138d2e9aa998131e3d017.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafd8c6e694ce61e88c2938e898bd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf775cb6a1a8813050551fc38d671.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6ff244f257f5b115100501165ad3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ff5c425d4055d6c11c4ef00c9258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf08bbb0a4b40063905837fde5f3d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d362d6851d6dab0680b39a17d9525.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a683c8606bf0cafea16f0d25d098.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd9b0d652bab7882c8827813bc7c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec72b24ca3c9852f22067fca7da574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463031c5dc6c5ee3c0df64f507f9e77b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa852e6cf7be978b92a1d74deebe4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>