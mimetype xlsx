--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba846eb5248873f18ae33c923352b00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40788eedacf8dc8226754555069b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081520b1140029ec5bbda875e053b916.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f27524a8b523be4b56fa639c3dabc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3cdc2ef261fb0b61fa3fb66a6fb9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248152e109853b7655ddb86965ed5068.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c949e91e722dfda8523b2f852e71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1de9d95f1229a0aaa7b09c21768d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d589a3ceb1cb7b79c97ab59cf3528d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209d91d5617863635dde9764ca1824.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901219491054fd64f792f0d94326b99b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c975bc4fea4f53eedbef57e96fea8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d07d4e0896cdb9e69dd2bce6d0b48a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842049bad6ee2f12bece02709651c8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239a8325480e6e0a789949d3a39f39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7da6c6c68d984f4d7c6dc9e2c91a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b6e5e71973c653bb3731a58e5048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>