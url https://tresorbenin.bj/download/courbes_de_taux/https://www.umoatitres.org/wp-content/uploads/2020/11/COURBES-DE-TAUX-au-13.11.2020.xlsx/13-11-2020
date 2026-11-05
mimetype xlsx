--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40788eedacf8dc8226754555069b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af03c3dd0862d308b9cb16034c9a4b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f27524a8b523be4b56fa639c3dabc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9bc84706e2a83a118a7c4251d8438.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248152e109853b7655ddb86965ed5068.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f5bc2a265218e7f858bedcc3c1b82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1de9d95f1229a0aaa7b09c21768d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933546dc0c9dc94aa6180b964554918.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209d91d5617863635dde9764ca1824.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd29afdaf19f54fdc8d61ef3603157.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c975bc4fea4f53eedbef57e96fea8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd107b91ff18f41c16f2cbc857d41e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842049bad6ee2f12bece02709651c8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e25b44a002643de7edbf1dfe582303.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca24f5b759b905b07ffc10cee4f856.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b6e5e71973c653bb3731a58e5048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a589e5bae51fd7b937af1b86068431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5e5257030581b66a0360176524df4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>