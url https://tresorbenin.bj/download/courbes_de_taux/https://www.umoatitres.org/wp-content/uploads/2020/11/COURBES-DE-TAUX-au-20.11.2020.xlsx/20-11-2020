--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9186d2c1a75056fe2f21865791ee05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21983a9929333a51022f9d44bfff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40638f5748fd20e9d408b6651eeff71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e057621b35cd4f4ec2320d34d03c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1b02af71a99fc520932b6608723e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5545fa3628de6053782750f906ab1e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4becdbfa36d8bdff87e1eff2d7e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf076e29240433dcf16d835ab8e4d04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37237037f3414baa6a01b037838e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e56a6544f9f2c5e85a7fe9a30069.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4d45a7c1fb65a9f443e403249cab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ce70809019a9bc4cad47bd6699b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36575fdc761f0e4c4e6d1e163bcd8e3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992594ed2010f73b3c2f53a3a61c3771.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76169265dc79adc157b6f22c9cabe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9601f46451fbb706fe58234bd98a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5529d3f443ed192c5e31a8baec0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>