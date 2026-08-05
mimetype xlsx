--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21983a9929333a51022f9d44bfff4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269f038c515a09bf6a6be55f87bccc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e057621b35cd4f4ec2320d34d03c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b129c52e6033b9f076cd903b7e0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5545fa3628de6053782750f906ab1e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873ba3b47218929d3f5aea7b9e6e685.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf076e29240433dcf16d835ab8e4d04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb811e8f84070a71dc55b6b7e5a6d01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e56a6544f9f2c5e85a7fe9a30069.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a72786197e46cf0125fa421db2826.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ce70809019a9bc4cad47bd6699b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a278569e516573c0e041997508dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992594ed2010f73b3c2f53a3a61c3771.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b48803fa3d88ea0ec4df9cf6f772a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150188aefde60f530073e90eef26d6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5529d3f443ed192c5e31a8baec0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ce2b68c13901df9c3947799992ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>