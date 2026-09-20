--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269f038c515a09bf6a6be55f87bccc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605d17a6d3c79005757dbe28424954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b129c52e6033b9f076cd903b7e0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f35364c63c8b47f33c055b7935c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873ba3b47218929d3f5aea7b9e6e685.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e08ceb718688cc47eb942aaf62d8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb811e8f84070a71dc55b6b7e5a6d01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681d85b3ae9e570d29bf269638dfee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a72786197e46cf0125fa421db2826.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aceb9834b0df78d89fb04e4d3fdcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1a278569e516573c0e041997508dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb62aa54453fdce2d16fbb7611f9b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b48803fa3d88ea0ec4df9cf6f772a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661406187825ec5500f62202523fb4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1b8faca7a71109e5895a27a859ec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ce2b68c13901df9c3947799992ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178089ece2241c5d5f83cc8d5edcf72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>