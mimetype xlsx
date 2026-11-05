--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605d17a6d3c79005757dbe28424954.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046274033524a7941383a4d7ec8d690e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f35364c63c8b47f33c055b7935c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23c151e7367dcc7799e1971e7ecc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e08ceb718688cc47eb942aaf62d8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ef6666cdf0bce00ec47b847d812b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681d85b3ae9e570d29bf269638dfee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ec934c1fb7e639b7b1d71b1462ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aceb9834b0df78d89fb04e4d3fdcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cdbc421dcc8bef092047b5ecd02ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb62aa54453fdce2d16fbb7611f9b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28edb62c5ee664bfa367f473a16a16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661406187825ec5500f62202523fb4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db574ff88b169c4f78f524e184a67e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392c78942f10eff3d3f24eab479d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178089ece2241c5d5f83cc8d5edcf72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6484ea9e13a4c1a84e17ff177c63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747adf6cde64f6c5c39ec34963fef8b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>