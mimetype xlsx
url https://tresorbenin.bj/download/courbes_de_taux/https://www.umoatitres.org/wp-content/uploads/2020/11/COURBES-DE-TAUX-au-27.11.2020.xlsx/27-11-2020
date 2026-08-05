--- v2 (2026-03-23)
+++ v3 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3778b2ada6bbd8b6c991c9277dce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d775bccae5f5d8567ced7584d94bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f653f38f9aec2e8a0466234f708d915.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961faedb1de4865c45d6d3a612bd761d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20475b6214efcc51808d6353e0431ea7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363fcd6d41ab0795ce4f448b8f1b607.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9f030665787a8a4b4d53f0090cfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17aef10793f49c6f01f485ef81b4dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf36e134445a3ad2b67e7c0529d5bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c210013e432e19d4356dc3a16da91c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e0cc669a5bc7b04093bb6d9b5ce1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1c0bbecb8d82ec868966373a88b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275196980621f286733ec05f53ed0be8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ef96318e71421e22a51071aff696.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b85a3da8a6acddcb8ffd9116693c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fd48ef87ba6d9713e2a95ed93ba7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc5571845a4e27730b93d868f2386.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b44464724c1d1112c3f8006a72cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>