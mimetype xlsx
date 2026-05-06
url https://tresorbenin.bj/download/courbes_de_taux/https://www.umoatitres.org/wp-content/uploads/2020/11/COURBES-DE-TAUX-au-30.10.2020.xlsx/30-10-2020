--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0e4ac94400e7855f6af8eb33b5bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ab9244f31756f50817aabcd98809d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116bf481763e23e392896f39a9a83f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4e11cb5de93ba141fbd4f0f250a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5e03fd39ccaaa35d43beafb3c235e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d8c5c86ba55ad795dcfe48894bbcd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8db2f95d3c2935b30c12a797c52f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa9e13d376ee71f095c9d11fe1b78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0b7c91f3f05836f7643b6eeb4185.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55529125f93e53673722cf1649cab8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a427fec60b6fc4642fa123d05c123.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2c4b0fbba5d3bb0e32ed2cc5c193.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d672731a4fbba747307c0b713c5917.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435faca130a99b384671afae862471.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6926f61c1c0764f17b6f51c88d8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0e31c3d573157db4f0ca0b90f49e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3f9dbdd5c7af96f6167c5d32b97b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>