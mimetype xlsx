--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ab9244f31756f50817aabcd98809d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3fa19e8db5bd520c121a786c949e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4e11cb5de93ba141fbd4f0f250a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a822c1e1afb6fa6a99705e2ccef547.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d8c5c86ba55ad795dcfe48894bbcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2d19e12ace02808cde1b7197b9f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa9e13d376ee71f095c9d11fe1b78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158c490e5efde4a439d4659269349f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55529125f93e53673722cf1649cab8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df19c4993cf9f08918a6f38e24795a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2c4b0fbba5d3bb0e32ed2cc5c193.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704fb331818e124cc0528bf73c10c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435faca130a99b384671afae862471.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed82a3c58a04bb621c9fb756a01e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc189d490052c0d54fa234e4962b1db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3f9dbdd5c7af96f6167c5d32b97b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7d1ca91ae6fe551da926c6df2351.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>