--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3fa19e8db5bd520c121a786c949e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816802912b71bf9272427b39cc85228.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a822c1e1afb6fa6a99705e2ccef547.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9a4b85ec63f2365220f3577935fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2d19e12ace02808cde1b7197b9f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b5e35dfaa3d8fa3f9d6a72dc263d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158c490e5efde4a439d4659269349f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fd25266a4f622ff4348279713b34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df19c4993cf9f08918a6f38e24795a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116882397671857a72fee08f665385.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704fb331818e124cc0528bf73c10c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f76b7be830fab925884934511567.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed82a3c58a04bb621c9fb756a01e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ac425a589ac077aea5e30e4fc325d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aabf90d9c76ed77c0985923733fa3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7d1ca91ae6fe551da926c6df2351.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d1797e58d6921805b81d3493bc8d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>