--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816802912b71bf9272427b39cc85228.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777f72f0ccf3ac4e42e0098ecd140d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9a4b85ec63f2365220f3577935fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749877eb2efecdcce6db2d69885a2886.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b5e35dfaa3d8fa3f9d6a72dc263d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14e17e8c29fae4fcd3380603093e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fd25266a4f622ff4348279713b34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260340fe609b1d79e889f5d9aef68a27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116882397671857a72fee08f665385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574470c91d199d2cf1f5493f7ad402.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f76b7be830fab925884934511567.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb8d2e6d913ee58fa2f547d81cdf9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ac425a589ac077aea5e30e4fc325d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3df7597e9d6e9864b47cd826b0194f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75e2b4835d612d4c5990e7ef1c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d1797e58d6921805b81d3493bc8d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa7f53bf68ff7c3533a9be7719533.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>