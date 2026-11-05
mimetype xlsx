--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777f72f0ccf3ac4e42e0098ecd140d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f07166d6cd1a3726f6a034c7d7e60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749877eb2efecdcce6db2d69885a2886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b240acc03691772ef90218bc5e40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb14e17e8c29fae4fcd3380603093e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc69c08a53119904933d320a67a1e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260340fe609b1d79e889f5d9aef68a27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d6b80c672fffe7f7b4145320a6fea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574470c91d199d2cf1f5493f7ad402.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eee7f49b65f87e30f3ffa62baf0c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb8d2e6d913ee58fa2f547d81cdf9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e260462fa65abaa7602f6ecc826f95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3df7597e9d6e9864b47cd826b0194f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74af1c1eab2c58e5dafaccb00c821d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ec21b3f8bce0d29fd98e6dfe2f17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa7f53bf68ff7c3533a9be7719533.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92934d4f81f9a8e3d2b8c04c65412.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74f40440bfd4bfc3febe4c0130abb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>