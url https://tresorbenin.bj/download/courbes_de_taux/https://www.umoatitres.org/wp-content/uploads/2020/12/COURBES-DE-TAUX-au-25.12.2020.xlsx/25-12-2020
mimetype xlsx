--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334280f0c24ad00344bcb27d4263f9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60efdf6deb71baed13fb8fb8910519.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b0fe98aaafeb389a969dac393cca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620db5eb42f1740a7ba36627939730.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67df22d6054224d98aeeb1d49a2f2bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84fec6581f61404f6cd3a4437204b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e60c8e64a0f831a3c15b49d899272.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660355bfc80e45df9f22575de11d99f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13066fbdddeb8f2c0f2f66e9dfb583b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d2f3843bcaac68e790d776fa1472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef3c23abd106a5ed0c8bf94568b00a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905254cbd210ac96b0c9ff66598b1c4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d61bfc53784f945ccad292d52390ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7230a0805c0471a41b8f79056f4a0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9be0aa89520213a62722922cf083.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cb4229421036f5480a5c56e64f599.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745b72c263bb0986dabf79a34f68794.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>