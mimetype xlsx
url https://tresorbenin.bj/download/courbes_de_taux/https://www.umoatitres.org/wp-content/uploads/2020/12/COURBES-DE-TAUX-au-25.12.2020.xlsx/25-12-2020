--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60efdf6deb71baed13fb8fb8910519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09842a5f4cd7be64d9f8fec7d9bb2d48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620db5eb42f1740a7ba36627939730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f084fe4877e334b7546d86c3aa3e068.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84fec6581f61404f6cd3a4437204b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b53a94bb1c2f8ef75aa7839ba436e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660355bfc80e45df9f22575de11d99f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ea3642bc1df0b29b3b328d8676e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d2f3843bcaac68e790d776fa1472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df0826a86e36741a51d014caf2f41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905254cbd210ac96b0c9ff66598b1c4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae426a1709abc5ee941d1279996ab5ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7230a0805c0471a41b8f79056f4a0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f387c31be43ec655aa64e9d860a98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f9b674cf17c96dfb2ef02738486c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745b72c263bb0986dabf79a34f68794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce17556f18ea7432fe85c8afc2a43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848bb87ab5d246f3602afb0113903d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>