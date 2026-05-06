--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a227153104d975ddb079c21646d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995848dcff9ff8dff1689d8e669ab9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a608b867b3b690f3b9035dbb31faa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded53f1396bd751c83d129baf1162f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d005121876642b6142273bd948c5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ddffc095255d72561df54e41e5f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089c4f8818cf5c0fc5e20f8feb789d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015275e4053fee7c21ffc6c962eee8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497f08283ed708212917c93394ce34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9da9b7408156e4e5f177398889fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dadd27035bc8de343ae91a25c8292d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ed074a1b4f997d44668491da88d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f17cf1f484043bed1313417c8c9988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c5d3a717bb068e6dc897fa3ec282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2e95b4985ab84d31ce9ca849ab07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7ae485c781b949094ba70a7bdc32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba7c3ab2eda084a60a787c78efab9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>