--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995848dcff9ff8dff1689d8e669ab9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387384256ffbd2c4584d341e2361ef4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded53f1396bd751c83d129baf1162f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff563feec1ae245f6a3829054c6c7d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ddffc095255d72561df54e41e5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046723786210f5fae8bd364cf61ba276.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015275e4053fee7c21ffc6c962eee8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3505004a2936ffa25f01a0eab0e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9da9b7408156e4e5f177398889fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9466c9fd763d693354a594bf9981d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ed074a1b4f997d44668491da88d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c2af06842c72dd34659f1a5a7c504.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c5d3a717bb068e6dc897fa3ec282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b526dcc302d1490e7f549d51d2dbb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf98e2cd094625c14a9ef08f57b97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba7c3ab2eda084a60a787c78efab9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fdfc93dba5e9996736c7b5b6a7a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>