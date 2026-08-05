--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387384256ffbd2c4584d341e2361ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988cf46b10c6fef85f4bc11a63c6c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff563feec1ae245f6a3829054c6c7d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e91f9e4bbf16f852caffc1fce8daf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046723786210f5fae8bd364cf61ba276.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0e2bd4581233ce47e4761ed7985d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3505004a2936ffa25f01a0eab0e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff10e223b312854731f5c7688e688.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9466c9fd763d693354a594bf9981d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044de26732203be526565578b9ee92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c2af06842c72dd34659f1a5a7c504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604671a3f9cb34f7be7d95c704515f52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b526dcc302d1490e7f549d51d2dbb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553570ee0964179a409bf224dd0f90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacde1c584a64ca50ed4bd7e6626622.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fdfc93dba5e9996736c7b5b6a7a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06ded518fca11467bc0f1edcb6b03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>