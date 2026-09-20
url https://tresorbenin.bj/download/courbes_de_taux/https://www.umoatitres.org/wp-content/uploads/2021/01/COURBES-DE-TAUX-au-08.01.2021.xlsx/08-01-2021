--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988cf46b10c6fef85f4bc11a63c6c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b5c972972d25ad5151becfdefc583.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e91f9e4bbf16f852caffc1fce8daf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab676c8ea3b1fb48032908dca028c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0e2bd4581233ce47e4761ed7985d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942303b22a65603cef472f0d8b2805d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff10e223b312854731f5c7688e688.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec2ef07ccdee358d110a0fe0954ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044de26732203be526565578b9ee92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea3813e8a024f9ce98a2ee2acf869.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604671a3f9cb34f7be7d95c704515f52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b615bfbf2ca01ca5fd904844fbfe5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553570ee0964179a409bf224dd0f90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428419b4d34db2a19598e0c378d8593.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc3312e542e3c66eb6fc95d55899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b06ded518fca11467bc0f1edcb6b03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be117525ea9156681d1244a9becab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>