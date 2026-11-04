--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b5c972972d25ad5151becfdefc583.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036053484d6194142f0f16ae21dd6ecd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab676c8ea3b1fb48032908dca028c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0fbc27ecc2a353b7deafbea6c14a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942303b22a65603cef472f0d8b2805d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d1731965dfa8b2f694751e191e0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec2ef07ccdee358d110a0fe0954ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be28b7c8b5ebb809388e8df75bf98fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea3813e8a024f9ce98a2ee2acf869.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3812d52547dda7a1d194dddbc0093.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b615bfbf2ca01ca5fd904844fbfe5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b061c570576845ef0451b7d81cbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428419b4d34db2a19598e0c378d8593.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436d894071f691edebd8ff35667320.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d942b4a809d8c38ab061d4ebdd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be117525ea9156681d1244a9becab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4c515953ef5076942b0c19a370be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45f22a8a4c549d8cf8eacb2165ab1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>