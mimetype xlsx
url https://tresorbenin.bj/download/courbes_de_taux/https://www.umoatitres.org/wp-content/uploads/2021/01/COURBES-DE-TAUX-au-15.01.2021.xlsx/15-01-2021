--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284de1d16492f35674610040fb6235d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399f1df26857f5b17a0e155e505d92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41035c6fd167bfa3715a413f5a2a59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c981aee39b875b5429d11da586afb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d43929746d064a9b17f73e1930430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028e6ed677d2136390e26926d3d125.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f3fc1a10e9befdf918acab4afc0ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad20c668c554cb298c908214bacd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8050fdd62f574ab37ff310008baf5a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4bf979e47d1f99ea3abb7a5a04293.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c0e39185bf08eb120711d483fe34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449879d1b8dc6d735c728d38dca0403.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ce32495974b3d78349b8eedd8453.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904b5f7cc82229f7ba7100e1888410.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0550e0d397b3c59a80cc09e980442.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb5b0c42ed85e5d04b2c87a2ff7d30.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>