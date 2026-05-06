--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b0fa73d2d2774cbaf78a479526f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb51e6d5d77816eae05f15b96c7a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5ad151ff42eb0e03cf86ad50a539.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb9aea2d7ce5484cd53c6e1fc965a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eaccb5d6faf5b618847a3f1b3737b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9dc9e0c4e3eb4874f14839ab6add6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91fbf4e6e45328ed683e197768694a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c391d4f48a50e64f9ad9ea49b6e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b444eddd4a1e64ffb1b65f29219ada.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d57bfb5de40e129d36a706e04d843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54502b10378601c953d363eabea4e40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913f326c7611687bc74d6dcc6b9746d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eccf67444463421e738cdcf6d2fdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77309760c7bcb7874fa18e6ea77799b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fb8d540c55207400ecd4f60e6232.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122b3414295b2aaceaf69a6a0787dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09608822839d465816fd7317ff454.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>