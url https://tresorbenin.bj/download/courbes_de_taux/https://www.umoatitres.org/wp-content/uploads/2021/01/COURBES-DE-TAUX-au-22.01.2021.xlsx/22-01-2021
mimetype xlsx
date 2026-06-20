--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb51e6d5d77816eae05f15b96c7a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ff80398219c0cf2db466edda1652.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb9aea2d7ce5484cd53c6e1fc965a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea1731927ed32742b8aa685029fce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9dc9e0c4e3eb4874f14839ab6add6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a917f49d6233815e550e18873e6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c391d4f48a50e64f9ad9ea49b6e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d67e00197176588b1178ff3a864b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d57bfb5de40e129d36a706e04d843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4435634d7b9dba0acd5ff0342b5ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913f326c7611687bc74d6dcc6b9746d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cb1e23933183ff789e4fbffa6f91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77309760c7bcb7874fa18e6ea77799b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8feea7710209e0765a056fd27172.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c9f18020134044e14d35328f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09608822839d465816fd7317ff454.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64221725a6aa9c003caec1a0bdc7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>