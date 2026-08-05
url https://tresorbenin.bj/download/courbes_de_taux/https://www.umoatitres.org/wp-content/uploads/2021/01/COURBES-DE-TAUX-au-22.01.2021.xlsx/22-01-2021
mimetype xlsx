--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ff80398219c0cf2db466edda1652.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44079eded43f2f2fdca97fbc301ef711.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea1731927ed32742b8aa685029fce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3dfd0008e086d24c3726b2be4111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a917f49d6233815e550e18873e6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc97365ab995f61077834b4b8f1a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d67e00197176588b1178ff3a864b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a15c08c0f433b60198ce686230fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4435634d7b9dba0acd5ff0342b5ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb309a1c9cfe475a2bc852847d6ddf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cb1e23933183ff789e4fbffa6f91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb46e67b66a1251881308050d8c99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8feea7710209e0765a056fd27172.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1231edb43ff8c91a444f09e370f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686f7def594dbfc926b811f471e1f6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64221725a6aa9c003caec1a0bdc7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d90c7edb5aec9d201d54ce372ae6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>