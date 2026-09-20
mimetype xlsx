--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44079eded43f2f2fdca97fbc301ef711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aaccf0d6453236347424cc2c4087a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3dfd0008e086d24c3726b2be4111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225acd9013448f946f36cb6b5b4e6cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc97365ab995f61077834b4b8f1a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e59c85bcf96925721f403bd158a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a15c08c0f433b60198ce686230fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47d6545b21bab8be8cbcd93a8dd04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb309a1c9cfe475a2bc852847d6ddf0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73ae89f447e5d5d1c570be27b0b52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb46e67b66a1251881308050d8c99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09a2497655017f4a62e34cf4ef95f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1231edb43ff8c91a444f09e370f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a19420cb192ee7691ef40f9212d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc64239c6b2de0b38f58a6ac4837.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d90c7edb5aec9d201d54ce372ae6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e56f7ecfb73d1fcf247ec88c50c02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>