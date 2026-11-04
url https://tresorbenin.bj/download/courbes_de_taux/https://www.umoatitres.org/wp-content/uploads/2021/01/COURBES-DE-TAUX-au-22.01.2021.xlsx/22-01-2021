--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aaccf0d6453236347424cc2c4087a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ceec65b901d3220ef6a5635559053.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225acd9013448f946f36cb6b5b4e6cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b550eea3b4764626b89c7af5832739.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e59c85bcf96925721f403bd158a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2404cfaf2533678ef8e0dcccb2c60b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47d6545b21bab8be8cbcd93a8dd04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182951b7da622c0f7bf13297580c03b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73ae89f447e5d5d1c570be27b0b52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b37c423908b8caa8bbc22b39d89a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09a2497655017f4a62e34cf4ef95f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3e3f6902f28851845583f44503d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a19420cb192ee7691ef40f9212d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8694e677733675aa582ecf31e698cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462b08a27656441134f74ffd8113f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e56f7ecfb73d1fcf247ec88c50c02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155d325c1ada6ba63653984913585.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef860b66331a8c2d69302ebe42534eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>