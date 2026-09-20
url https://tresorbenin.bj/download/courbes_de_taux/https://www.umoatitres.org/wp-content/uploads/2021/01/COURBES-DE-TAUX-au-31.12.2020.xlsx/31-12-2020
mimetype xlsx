--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bba229554263f9bd6863ef898876.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4364fa752a7f9c7e5bedea060733b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35745cb9ea4be4d71b875a93c2fab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cdba433cfc2a18f550a4a44b2e070.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9540cb7cd9c32fb039221d280d73cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f86d98fbd147e973d42dc2920692.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da68ae269e8c8f61af4df9ce1a77eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e602038421d63908427480fe20fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5c641d67c6900cf710c2a76340c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32eca0b6e1fa8faff2c6f27b6d9cd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9bc2d475f3bbdba575de6bf72dbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1031eac5264849dae5caec4a199f15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c66f70c6cd2b2858489955b27501.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557edce7f277079beebdd091b8cf23b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec00ccc01730a8242c13997a7d384.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfae80b68118266ac89b5084f05d23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>