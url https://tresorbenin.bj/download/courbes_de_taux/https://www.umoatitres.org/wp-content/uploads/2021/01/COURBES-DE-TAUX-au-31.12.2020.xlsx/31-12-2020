--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4364fa752a7f9c7e5bedea060733b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc2cf2957e8d8f9d138c995cca19b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cdba433cfc2a18f550a4a44b2e070.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d09bbbfff3074b707a1242180949a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f86d98fbd147e973d42dc2920692.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c1cbbd1f66efdb047a82f95218c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e602038421d63908427480fe20fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb7ff30063370f92eba70a940cfd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32eca0b6e1fa8faff2c6f27b6d9cd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096687203b35295152c54981090a9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1031eac5264849dae5caec4a199f15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9a395e1e3a94978cca26cc1fed53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557edce7f277079beebdd091b8cf23b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b8eca9839c0e37185594b3f004182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f120a6df0f6d4b855272595a4af.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfae80b68118266ac89b5084f05d23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dab2d2762dfb5138e4ccd92123eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63c2da71b16455501ad0511766c4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>