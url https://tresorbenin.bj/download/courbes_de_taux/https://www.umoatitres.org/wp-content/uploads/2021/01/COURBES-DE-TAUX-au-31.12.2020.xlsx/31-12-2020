--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304bc273ac1f94956a69207aa9ef97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ce8c6ee8754992eff432c199db9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f3ff6a2341a1d4130bdd5d098440.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4c55ab29c3b49efa0ee0287538651.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c59dd9684d559f9d26d286681f86d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6352020a09925f93a642420836c08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896616e52a7629ba56667e96ee13a879.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f700a6a9a5a81a0c5162409272059.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463fec4baadc165c5a848a51a099e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf02fba572763b63fe19aa1ee85471.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f279b8d294356e5bcdfb862879282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e4370836e1ff8aa72b8615af6f1dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fb49eaf09ef9481c6e8e1fcd5fe72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ababad51c1f95099990952458c20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4eae7c426a042336ce26239fb552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353cd6f9417a5f41c0466fd3cb3ecc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6cb13750360dc455a9223012a9ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>