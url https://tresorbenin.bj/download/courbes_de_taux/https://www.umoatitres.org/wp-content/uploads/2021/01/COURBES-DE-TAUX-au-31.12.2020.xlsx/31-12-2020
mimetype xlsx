--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ce8c6ee8754992eff432c199db9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff44487fcf90d77ff299f9af2c017.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4c55ab29c3b49efa0ee0287538651.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91a96eacc2c2cc711a574f5b71d1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6352020a09925f93a642420836c08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83512a957c19348710219fc3256fc0fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f700a6a9a5a81a0c5162409272059.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8a1708faf1781611496cf31471cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf02fba572763b63fe19aa1ee85471.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa11a31d7c56ce48f2fc1d6c4d1f85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e4370836e1ff8aa72b8615af6f1dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1384baa6ad774aa7d5e8509e98fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61ababad51c1f95099990952458c20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c898dffb0fb945c6eb5b40c92e5d73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532432a0855662cd15249b778e4a6a8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6cb13750360dc455a9223012a9ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538fa5bd9af40e0249400ed4c83cd9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>