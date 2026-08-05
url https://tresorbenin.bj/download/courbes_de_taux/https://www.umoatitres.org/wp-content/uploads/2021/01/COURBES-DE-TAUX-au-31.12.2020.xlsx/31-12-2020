--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff44487fcf90d77ff299f9af2c017.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bba229554263f9bd6863ef898876.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91a96eacc2c2cc711a574f5b71d1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35745cb9ea4be4d71b875a93c2fab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83512a957c19348710219fc3256fc0fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9540cb7cd9c32fb039221d280d73cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8a1708faf1781611496cf31471cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da68ae269e8c8f61af4df9ce1a77eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa11a31d7c56ce48f2fc1d6c4d1f85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5c641d67c6900cf710c2a76340c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1384baa6ad774aa7d5e8509e98fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9bc2d475f3bbdba575de6bf72dbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c898dffb0fb945c6eb5b40c92e5d73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c66f70c6cd2b2858489955b27501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87a3acbe1d366a47ef84fff523db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538fa5bd9af40e0249400ed4c83cd9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a47450934def4cf1e607eeccb1203.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec00ccc01730a8242c13997a7d384.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>