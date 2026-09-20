--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0f154e691b2f9012c6a5db7fe561.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1d8c96f86e5b00dd2403b5f2426a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ba33d3136b6daff09c76ea2ed503.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9022fca21920e6a9587b91b605b87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21950e0bc9e6893d233e966dba034d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea8f01205c9c517066d72de44514a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04a88204ccc5e5005eca5fe5362b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0dc6a0b7a88a06972286c2cfb01d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3aa18f7b0074262503a598f9973e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729e2dfec2743f55e3de719f61f25d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e9c5f64b80a498455e463bf097938.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072720412c4b9f81d1a35449f9fc23ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5dd6189ebc45745f9e106a7d83726.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb43c165068d2b8146fe7fcce5bfbd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37731ef4be673e87ac394fcd9bd364.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839344ba4efde0b737e916df80242a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c7c97ebfa0ca925daa31211dacb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>