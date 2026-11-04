--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1d8c96f86e5b00dd2403b5f2426a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b0748ad0088862df1209cdf976d5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9022fca21920e6a9587b91b605b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a585c56242b3c9bd55ea07b4f3f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea8f01205c9c517066d72de44514a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556bde00952e1e67ebd331552add49b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0dc6a0b7a88a06972286c2cfb01d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48ef9562dd62055dd6f4e496c5d2fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729e2dfec2743f55e3de719f61f25d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6fa95c1db85c3e9c560eca66d5f91.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072720412c4b9f81d1a35449f9fc23ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb2c046b69fef042e4e0138e5be77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb43c165068d2b8146fe7fcce5bfbd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5441f4b63c965a665864364ed0fea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a383146c5f6a02b19ddff34aee1e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c7c97ebfa0ca925daa31211dacb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2b8cf0b3dd45b49734cc3fde33e7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a8603019309101a3f6f834a03835.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>