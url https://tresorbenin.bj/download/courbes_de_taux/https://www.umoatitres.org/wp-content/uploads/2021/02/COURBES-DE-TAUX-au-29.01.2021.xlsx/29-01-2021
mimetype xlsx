--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08d787f5e89e2790c7214e36a0223.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd18e02a9d11135c36955bb8612b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f43e5484b616da571940b5a05e4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78284fd8c7d6cda5d0ccfc5229ff42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998557057ebf43514aa71c6e90a7798.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de81bfbd43f6bea468343d0a2d7841.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4bdeb22c60b6d1019bd10904211d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634140e24bc4e909655f6a5c2477b82c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74acbdb41f1e6c390e3f03b6c452b05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49897af96c2ea08649f4cd25d8f0be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060bd228a489b42c55d4058623f94f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375450d1d13e9ac2ff5c0578bdee28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed274cd3a26b4a5f26de8792839a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b3df951254b5b4e3262548e233d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e7ddede7f52a9bf40fc641fd74b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158772d88f82adda7ca93eddf755ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>