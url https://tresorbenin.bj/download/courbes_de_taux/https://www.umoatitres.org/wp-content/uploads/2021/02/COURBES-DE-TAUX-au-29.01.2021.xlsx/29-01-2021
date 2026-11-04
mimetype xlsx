--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd18e02a9d11135c36955bb8612b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e559bee0b1558ef36789b8d49b65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78284fd8c7d6cda5d0ccfc5229ff42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7f369637e3cdb3afc69301ef4532.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de81bfbd43f6bea468343d0a2d7841.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a04eaecb922eae653cad271700bc49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634140e24bc4e909655f6a5c2477b82c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba63bd7749d5491211211c3ebdf0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49897af96c2ea08649f4cd25d8f0be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eda939acfc08b685443c1f25d7baa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375450d1d13e9ac2ff5c0578bdee28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc05b14923d75ab0cde3c68c68edca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b3df951254b5b4e3262548e233d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe806de5e413fb75d3553cb9238ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b2b85de0c8f6d4df34c1647fd5c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158772d88f82adda7ca93eddf755ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192fc2adb21760c5aa1be18eb959b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1401879a08db7624274466f5e4e12e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>