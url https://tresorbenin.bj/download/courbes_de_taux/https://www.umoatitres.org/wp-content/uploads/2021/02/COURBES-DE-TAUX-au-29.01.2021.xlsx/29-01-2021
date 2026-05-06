--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd5f93adbf4a08c0c4dddfc7c30fd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ab04c207cc47bd201325249022e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96f9768785e43d9532b4244562ebc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d745d89e16486285cd030b64cc1da55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762aba5b09045b4770b7120e2445155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b60586c6e13eba2a26ad51c5385e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc0b285bb1baeb072e8c040c4f9c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee323a56c946fa08ab7c10c1ca705.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0ac3455588758e9e6ddb55a79592.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6021b644caf7958fe8c4915f7d82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac471650e98843e6d7fafa2c87f37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f12704ee7702781574134214fc68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6958919a09baf8472dee4a5c423d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8560273f6ba55bac01f53877c973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace896de0f413c971147ffec72151d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87355f8ab46562e16f0de91beda71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2974fa3e5e6133f21d6552a37eb3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>