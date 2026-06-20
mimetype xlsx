--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ab04c207cc47bd201325249022e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129123c1f209fde25f9687135ea130e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d745d89e16486285cd030b64cc1da55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626389718bf3fcb48f994b390cfba19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b60586c6e13eba2a26ad51c5385e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02eb2ab633aa83ad9e12e53586e9f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee323a56c946fa08ab7c10c1ca705.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2139424c79ba61e89dff45da5103.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6021b644caf7958fe8c4915f7d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2202e8032fb11639b8c0168d833b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f12704ee7702781574134214fc68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271c6fda5c0a8ea483475e47f58b80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8560273f6ba55bac01f53877c973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07eee3edd9d8f39bb53f1d85ecbfb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e563df41274e7965aa330966e2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2974fa3e5e6133f21d6552a37eb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43895c6504f6af74b31c4f1e69729.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>