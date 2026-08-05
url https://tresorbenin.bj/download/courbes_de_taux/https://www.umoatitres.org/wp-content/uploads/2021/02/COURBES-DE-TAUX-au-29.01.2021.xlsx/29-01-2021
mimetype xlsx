--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129123c1f209fde25f9687135ea130e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08d787f5e89e2790c7214e36a0223.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626389718bf3fcb48f994b390cfba19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f43e5484b616da571940b5a05e4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02eb2ab633aa83ad9e12e53586e9f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998557057ebf43514aa71c6e90a7798.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2139424c79ba61e89dff45da5103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4bdeb22c60b6d1019bd10904211d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2202e8032fb11639b8c0168d833b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74acbdb41f1e6c390e3f03b6c452b05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271c6fda5c0a8ea483475e47f58b80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060bd228a489b42c55d4058623f94f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07eee3edd9d8f39bb53f1d85ecbfb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed274cd3a26b4a5f26de8792839a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec5d4dab8e1cb248ebf59e35792bc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43895c6504f6af74b31c4f1e69729.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1761fd4f437fb124ca0bb690b7ea49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e7ddede7f52a9bf40fc641fd74b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>