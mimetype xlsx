--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9360d300af97b3c104c72a4253f6861.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215c6207898d74a6f16548fcc56815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473a3c0412674e735997fcb43dfa52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a540974d76d5497887b4c656d3d78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce8da86c98790f1b7a88bba827937.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba25e6de4ae36f804ef9dc8340539.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e65fae0dd616d5a7f61c2142f489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49efa4399cc555c16ddc1284a98fac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd3b92fdeddf8df25ef6012a8667e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f6bd78f06730618672ed9046e88d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f2b6080736f53b29e2dc1b5cd56e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634495661adf7214d13df0a5bf2dab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d7cf1d146436ef32ee5b89b37f48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b0f1b5fb84404ea408d64a72ba8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6076f0cebdc8b12c4f71bff47c8a4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36220caca68b86a0219f108ac1f5585e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1437e6c37dfd4aef091b76acc43820f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>