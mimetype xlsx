--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215c6207898d74a6f16548fcc56815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92e36d8f80daea0b3a8dba6c00627.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a540974d76d5497887b4c656d3d78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e14cf43d01421240ac6f52b028a4c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba25e6de4ae36f804ef9dc8340539.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8faac55db63671c83551eafc5a5470.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49efa4399cc555c16ddc1284a98fac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8d101e4e055bb5009fff4450f17f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f6bd78f06730618672ed9046e88d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45bec15f98a75d888153bb4951309.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634495661adf7214d13df0a5bf2dab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665d272f4cf0dff589ba84aceb856cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b0f1b5fb84404ea408d64a72ba8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf8d0ebd69e37c3a96ba5fc3076e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2debaa13a6f65ebdb58b31447d46fd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1437e6c37dfd4aef091b76acc43820f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296174f6522bca85e3300f08e6f76a58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578226a3fcf032691f2d2cdd1487e46c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>