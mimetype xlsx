--- v3 (2026-05-26)
+++ v4 (2026-09-21)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fe8c4a9d84a0861c58ee2964cdac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaad64124b1d2bb677851c4e4fd2473.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ee5a1b6cf9311832f33ba5890006.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9353678f6c1b107921552a2acb067b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca9243ac701e9c618ca761cbdf7e4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cac984afeb41ac2362634b3ba6e89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a4ca156bdeeee0f730cf374f54bcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344faa781c60a392ad4a17ec89a0a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7e77189ea7f00773510fa8a7b0826.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d54b415d66fbdb4cd4b8bd6896661.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432996db6eabd95ff42fa2f508fd4bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa3737d6a1408171f0b105365ba73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2774416732d2463e1381a0c8a99c251.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe1e75cb21c2eff1ed497c8f33db61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef858d2a8d4cff3fd22228f4f243a24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0dbfb917d05bde4557625724f28d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd8bfe84cc52244f4a94e0bda6d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57258b20090aae77023d5585ccf59e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>