--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0355a03aece3597827834249cf1d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080630ffb7d5c83e341d156495b7ed58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb0e5c5db4bc054422ab11e513a03a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660417b2c3f70676550cf0941bcfba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087310bb0790f031e9f85c1d3a45e13d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93ae6722a1991b65506ed8dd7bafc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8cf658f3b0e5a3cffb60a87f442ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e48ed27665013864371b7298e602.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e3b270320f0221ece8a8003d5d7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7dec11ac94df45d00dad567ad40b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded503937ba8d7e2d390b491d8c55f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153336601e81dd43c8455436f6572ce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c00d23f6712a35177ec9b21d9d64cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b84b23de30007ef0a306a4b13d07f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b5211a70a66f7523298e4ad056c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0031ce9c1273d9583ec881fb0fdcf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e912cbf4682167240fe021a0d84dbe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>