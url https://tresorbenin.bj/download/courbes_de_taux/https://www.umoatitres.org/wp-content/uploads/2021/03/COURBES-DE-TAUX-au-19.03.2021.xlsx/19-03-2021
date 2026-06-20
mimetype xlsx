--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080630ffb7d5c83e341d156495b7ed58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9240b1ad944a4101461de84a0650.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660417b2c3f70676550cf0941bcfba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5f8278d242614b9197da60c7c95eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93ae6722a1991b65506ed8dd7bafc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18d518a39ef32a1384af6ac5119fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e48ed27665013864371b7298e602.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf9127cd38b8aedfae789685d425f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7dec11ac94df45d00dad567ad40b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a96d4abd607aabecc72f1a210cee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153336601e81dd43c8455436f6572ce1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192aed2e51d8715ad3347ef8672026a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b84b23de30007ef0a306a4b13d07f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893ac4cc664d0a245a761295231f4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e946c59efc836b71efbbf74beb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e912cbf4682167240fe021a0d84dbe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47064a141856d5849976db1376e71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>