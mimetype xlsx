--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9240b1ad944a4101461de84a0650.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964a84878901d77c3a5233adb6a000.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5f8278d242614b9197da60c7c95eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631249502216f04a85e40f9c123c2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18d518a39ef32a1384af6ac5119fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7eb76305c226007b0fdb71bf4d37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf9127cd38b8aedfae789685d425f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d305d0c07b6c114a61e59d4d24c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a96d4abd607aabecc72f1a210cee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5097125795c9a1092a26c1be9431.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192aed2e51d8715ad3347ef8672026a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5defb6b202da9b7ad42f7f8218abd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893ac4cc664d0a245a761295231f4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc49bcdbf46cc5cb42b13566dc4907.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a06f0d4cf9a76e41e763fdeab84a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47064a141856d5849976db1376e71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e3095e4dd6f5048896998f017cc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>