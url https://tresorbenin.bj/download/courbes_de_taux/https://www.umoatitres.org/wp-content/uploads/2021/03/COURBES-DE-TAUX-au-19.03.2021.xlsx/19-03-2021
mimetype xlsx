--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964a84878901d77c3a5233adb6a000.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf3e0698260a54cd88348b0fdcad1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631249502216f04a85e40f9c123c2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6022f0084c17e43f59ee3af55ac6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7eb76305c226007b0fdb71bf4d37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08553568440855eb0ace96de2d9505.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d305d0c07b6c114a61e59d4d24c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dd39316c0475f8af45e2dd67db03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5097125795c9a1092a26c1be9431.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e21d444593f962a8df9e118bdd9a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5defb6b202da9b7ad42f7f8218abd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a654d896c0d5d7fd71f45b37357b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc49bcdbf46cc5cb42b13566dc4907.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb107076c573216ac8b2dc7b9f84ece.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087836ae89875275115981b2bbb917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e3095e4dd6f5048896998f017cc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23c4e4fa4a398f22a4c2c96e047ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>