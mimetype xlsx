--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf3e0698260a54cd88348b0fdcad1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dd10049e485acd78dfee18ca4b1c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6022f0084c17e43f59ee3af55ac6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9348118e7fcc06f277d39be9d58687.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08553568440855eb0ace96de2d9505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a3df7b341d7a72e05970ba89e704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dd39316c0475f8af45e2dd67db03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f0e8c5d77c2d8575419d4b1b76afc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e21d444593f962a8df9e118bdd9a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43302a3296362167875121c0a479d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a654d896c0d5d7fd71f45b37357b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90dd1b4ec473814283b4c012b263f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb107076c573216ac8b2dc7b9f84ece.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadc070d174e46c2adaffd8b98884b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6456599fa32e0ffc9780c96a60e03.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23c4e4fa4a398f22a4c2c96e047ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d6f1704b5736183f2f77d6b829ea.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82289162766b0c27e06bbacc6c0f6f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>