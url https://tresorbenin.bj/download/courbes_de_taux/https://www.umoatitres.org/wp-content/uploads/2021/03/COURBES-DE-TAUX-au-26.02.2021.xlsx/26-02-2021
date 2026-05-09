--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4945074c28138b0cbb2e82202dcd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad340d78ca453293c0737acb44af9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f58279c19d6adece40b992c35f197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97a783a67f226ca220e0dcdf6255b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272aef14f44c14f22e46758049862f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5476f1bfc9a8bb01e032f90b352ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc74e0305779b7ab62c1e5d804a76b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfc9fc52763ad16bef6c8b6909e21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bcaa518f9bc629fddc6236131c27d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afb6e86f28f520c61b1f8065da1c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d0b3c1e04acb65fbe64fdc1d580c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80fa70b27c07a84a67e1b5cdc4d8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1224e311c74d2278c0377793b29fb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c607060da1bc34837ba8529bbee9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2a631ba5e68a982b2f3c2832d312.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a5f9f97a6d61123a319405d50f35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e52db1b627676c4ddbd3b5074f2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>