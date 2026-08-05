--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad340d78ca453293c0737acb44af9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1973c059166afe123f4188ef5ea600.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97a783a67f226ca220e0dcdf6255b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a3bd23d6357671ef1ae0d089603a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5476f1bfc9a8bb01e032f90b352ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c76bfecbd48bcb2d2e05874af1f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfc9fc52763ad16bef6c8b6909e21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9717851aec23bc1bab258339b62b57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afb6e86f28f520c61b1f8065da1c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24252335e92b78bf38d3f0ce886bdbf0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80fa70b27c07a84a67e1b5cdc4d8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62813855148c162fb002c8487f907d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c607060da1bc34837ba8529bbee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d9229fa9fe5c7314514dfde49fce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5fd2ade708c47a2e0bdf69aca842.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e52db1b627676c4ddbd3b5074f2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f8ec93ba91058afc46b8bc39461a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef36a512e1dec2629c2388176c9f26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>