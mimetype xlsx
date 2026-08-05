--- v3 (2026-03-23)
+++ v4 (2026-08-05)
@@ -483,79 +483,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef081e70f7c4f482053cc1cb3ea2df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe6139e0236ca56b13691c616b0267.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f281b06701757621e0a462c24498d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075aeb44d5c39d1797a901062b4684.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bbb978d95434980ad470edb2985cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc13c6c6729bfd71d2118a5182ab31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219dd0281be877c9cfc51b8cf084240.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4291c32019fa12c96d92185af38017.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15147bd44667ec7037982ad094409c6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd72e8e1725f2554a030c07034ffb05.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc0f81c2331b65c2e9a44e0e70e45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be436d4c5022a38786c5ec48ebf2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c84819b08a688ece016fe751fb30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c00bd4e0bf180b80fc60474819f47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b93b943e213376b629096f4f8d540.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265bdacf9bbfdd5699ee80d798e5a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c318178dcff618dadc2f28c5aebca.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99386399690a09ca3ce268c215889ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>