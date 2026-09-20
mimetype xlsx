--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a6ac237e6444c8af3e6cd2b3f018d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3249a7ec8fae86063c7950a8ed49e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797c5c416a881c77408bdeca1feb24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9e066b1c2402f9cf6b6b644767668.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abda7eb9a7af59aed38305dfe17455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b8d6946c2404ecc3a576960932d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754b5a74590c6516f0e89925fe9229.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4958217e0f7e63843122c654704ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf484d2ff022be85f8c3accdba23506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47a945ab669446de341e05cadcadf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07205720bebf62f563543bd663b30b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef2c4547fb42845338bc2a7719366.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa697ea7dc43aba911496d338528a66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3756b68f65ae5b0f2c1182879fb701d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847ce68dc9e831817368afef4b00cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fad5c3ce6dc0c523f3c7d149236f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>