--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3249a7ec8fae86063c7950a8ed49e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4e4d1757239fcb966ad8575e674b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9e066b1c2402f9cf6b6b644767668.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a24264ef84faf5b340cd566f2b0cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b8d6946c2404ecc3a576960932d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dda9977350e372c192497f16af54d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4958217e0f7e63843122c654704ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c024d677bad7a8f0674624b3558310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47a945ab669446de341e05cadcadf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605bf1dd2f81507aeddece94eb6ad25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef2c4547fb42845338bc2a7719366.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0174f49830921b8b8005aa36b8426.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3756b68f65ae5b0f2c1182879fb701d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe8fc064671a339e9a074701e0c7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e570f245e278b2fdb54688ca17fba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fad5c3ce6dc0c523f3c7d149236f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7e9179aae085dc2a7ed8f75bbb5a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9cbe2c54717414d3ad65bfd08110.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>