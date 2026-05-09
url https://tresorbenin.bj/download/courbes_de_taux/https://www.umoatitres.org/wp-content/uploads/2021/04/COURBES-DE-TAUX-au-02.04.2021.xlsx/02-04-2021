--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee310ddf8055864f8fad82fbbb4ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a731111e16ed9a2eefe3b9db212d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d416e2a17ec4841a0bbadca8021d2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd9ef506d4996c39d38715fef10b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf638708f8cbc2dd364ea29b6ff7a2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04bf66358a8d47f0eb2112734e6e11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e964a01ce832b43bbd40f770b1a8b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf316748bd01ae3565b553128ecfe0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59c2e91b604dfba4f37281089bd60d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51236e1ee3424bcc479a03020cbb7d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e3cd5ce0c0b861dca0cb0d9f26382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33078d32890616df89df2a0ee1cc55b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e5228eb19255747fd9452fa586d28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e6be4401e6182506610c2d234e2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078f643057a53f06b2f8b1020f2c2b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4affaf893dc4db1b08df8303ff5e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c4c37f15fb4b919a6e904ed2d536f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>