--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a731111e16ed9a2eefe3b9db212d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a6ac237e6444c8af3e6cd2b3f018d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd9ef506d4996c39d38715fef10b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797c5c416a881c77408bdeca1feb24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04bf66358a8d47f0eb2112734e6e11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abda7eb9a7af59aed38305dfe17455.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf316748bd01ae3565b553128ecfe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754b5a74590c6516f0e89925fe9229.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51236e1ee3424bcc479a03020cbb7d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf484d2ff022be85f8c3accdba23506.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33078d32890616df89df2a0ee1cc55b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07205720bebf62f563543bd663b30b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e6be4401e6182506610c2d234e2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa697ea7dc43aba911496d338528a66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a284ea8c8ebb77753775c863c76cc4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c4c37f15fb4b919a6e904ed2d536f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4eed494a4c9fcc4036db2c11deb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847ce68dc9e831817368afef4b00cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>