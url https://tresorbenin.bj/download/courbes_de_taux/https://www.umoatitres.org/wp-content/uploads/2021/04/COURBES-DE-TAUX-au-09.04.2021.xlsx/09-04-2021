--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed4be5b3e351dc076d9d2c7de1120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746eb2909c625ac113183bdcaea4c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee4f989c41033a533003a6771f3f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5284f8e28a468e7de1d37563615c362.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64dda196f116094fed4efb3d96a437.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148ec407e4ebb9200354f309e35b28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b767913875ef75dbd6d52049794e5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c4a21ed9cc4b57cc20def3bd15b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b129f504418e27c9924112c9b4ad2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8266a36932cf78f4cebb4ba4b6993.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f065905be56ec55c78acf4f95099f35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d755684b01ac4b47b4a3f40e0059.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349583bb22c9c8e9eee3eca1316cf29d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950086648e6857281c11ef6b76a33524.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604b7c15bf415ff40c880a094ebd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae20b114fc0eabd4feaca80d19cf3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37403dff06fa20d6fe77f752f9926cd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1283669548d3e5369e0b54e9ef65db2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>