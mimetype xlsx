--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c734ca00750aee9da49245612986c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e667918deac8791212d286acfe51f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd7621d97364f80f9ceda9df0e81a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0c7442961181755c179a02262f86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e97fdf99ee574078e1938b71c1cdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af539c2f684f05e58bfdc83732b335.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d9296ba39f5d930aed36909fff81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d061fee9dec21d52c72cfb277d141.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17cddc82e5150fa98d932d4094992d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5151eba5925fb3c0a321fe15d9d49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a294e445286337c80af8538bfcee7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18190d768e09f95dbedd3f982b04334.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8a9289d93e739957c1a550948d42f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54d7090af78ee35f71af90b0de1460.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2ea397bb6f52f3cde0495fa41d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8967aac9ced418d4f5b17a4b9a243.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6626c91d66ac31f7410e1f06770ea8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>