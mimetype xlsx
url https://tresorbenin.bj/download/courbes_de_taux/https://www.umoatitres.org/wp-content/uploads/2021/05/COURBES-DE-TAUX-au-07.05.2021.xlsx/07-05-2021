--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e667918deac8791212d286acfe51f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9ef37560450dddaf21a64dd93a588.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0c7442961181755c179a02262f86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270012c9e84fc196a30597222a40930e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af539c2f684f05e58bfdc83732b335.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148641cdd41956cf5f7029d52c3a35cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d061fee9dec21d52c72cfb277d141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7094b0e4acb4f18fe770d9cb69bf9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5151eba5925fb3c0a321fe15d9d49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48fdf6dc77f10a897fd6267a971361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18190d768e09f95dbedd3f982b04334.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e10ffc05c718d64506f04562cb931.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54d7090af78ee35f71af90b0de1460.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472006fec215d2cda8cebd668bd14b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a023babdc513a790f6f11bf87a6e3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6626c91d66ac31f7410e1f06770ea8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cbc20c4a8915028bd69f0132d5f5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d16ad28e70dc13ebb3283483df95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>