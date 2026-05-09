--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2daa63ef986b0e91ab1d59291acd22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4dd12c615c94bda494e922377a55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c3a75faed54145df2d0c03200875.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033e9a4d5c6f7a032ab34bdaff75f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2b08fb105bb466e95d86bbd0f12e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511651f388eda47c3fd952d77b9a909.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf7aec7afb61d9c015853a3cf04f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1088ae2ee3287617f9c5c5ff3e8b4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4300d3196683e4e6e020192121a22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d1477e8c02cde8bf17439a1814a75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7abdc037aa015f3aac1f53d51e862.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7803d4e47ea26715e49d589a9619b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47f88a26e7430356e6c0a8c063d08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857b9d09ef94a91dce69b5a23bbaeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc02bc4d11b9da57c6531e7488ba.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c664e3781809dabb974c3356b49bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795364f187500bb4e97b22432ba8cad3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab56d02402120f6265f26ac56c809.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>