--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -475,79 +475,79 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca205b12ce3ca383c1cc81f3407bba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70972fbce250ca26c4754c03ca5e2c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051193036e0cdb3fee3d5bcfdc53c293.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512031a0bed8eeb2c483aba661e17cdd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53ab9b755e4597f853f135db7812f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e7e417154a862d0e8ea8bee8478b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135250d13e380e51c6809e19b01a8f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbccb1c82517521a04a01e9079d6d56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7109e5a207f9f94b6734fe1a3cd918.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0317bcbea45ba25a9dfde6ef62dd8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fd2b70b24f15600b71a096f5cafeb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d0b316dca462c32fa59b2012f14b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a195b600a7a1b6207a92883b02c880.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4075aabbc29d90d4da782a5022d1ef2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe666b6dbdee72ed7119e1172ea803a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca456736d5928017c748b16837d85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083f027b5cc5cbd49c065d4cda286f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4883a0bb63cfcc06e312ae45b6ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>